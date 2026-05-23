--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>field_spectacle</t>
   </si>
   <si>
     <t>field_rapport_reseau</t>
   </si>
   <si>
     <t>field_diffuseur</t>
   </si>
   <si>
     <t>field_type_de_rapport</t>
   </si>
   <si>
     <t>field_nom_de_l_artiste_groupe_co</t>
   </si>
   <si>
     <t>field_titre_du_spectacle</t>
   </si>
   <si>
     <t>field_date</t>
   </si>
   <si>
     <t>field_heure</t>
   </si>
   <si>
@@ -257,102 +257,138 @@
   <si>
     <t>field_act_dev_dep_cachet_anim</t>
   </si>
   <si>
     <t>field_act_dev_dep_equip_tech</t>
   </si>
   <si>
     <t>field_act_dev_dep_techniciens</t>
   </si>
   <si>
     <t>field_act_dev_dep_licenses</t>
   </si>
   <si>
     <t>field_act_dev_dep_frais_billet</t>
   </si>
   <si>
     <t>field_act_dev_dep_publicite</t>
   </si>
   <si>
     <t>field_artiste_presente_autre</t>
   </si>
   <si>
     <t>field_act_dev_dep_cachet_autre_a</t>
   </si>
   <si>
+    <t>Les Illusionnistes  - Récital de magie</t>
+  </si>
+  <si>
+    <t>RADARTS</t>
+  </si>
+  <si>
+    <t>Association francophone de la Vallée</t>
+  </si>
+  <si>
+    <t>Non applicable</t>
+  </si>
+  <si>
+    <t>Les Illusionnistes</t>
+  </si>
+  <si>
+    <t>Récital de magie</t>
+  </si>
+  <si>
+    <t>dim 19/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>13h-14h</t>
+  </si>
+  <si>
+    <t>Grand public, Famille / Jeunesses (en salle), Festival / Événement</t>
+  </si>
+  <si>
+    <t>Arts du cirque</t>
+  </si>
+  <si>
+    <t>Représentation faisant partie d'une programmation de votre Réseau</t>
+  </si>
+  <si>
+    <t>Dans la saison du diffuseur, Lors d'un fête dans la communauté</t>
+  </si>
+  <si>
+    <t>Québec</t>
+  </si>
+  <si>
+    <t>Québécoise</t>
+  </si>
+  <si>
+    <t>École Rose-des-vents</t>
+  </si>
+  <si>
+    <t>Promotion ou publicité dans les deux langues, Programme imprimé dans les deux langues</t>
+  </si>
+  <si>
+    <t>10.00$</t>
+  </si>
+  <si>
+    <t>420.00$</t>
+  </si>
+  <si>
+    <t>1552.50$</t>
+  </si>
+  <si>
+    <t>Oui</t>
+  </si>
+  <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>Sherloconte</t>
   </si>
   <si>
-    <t>RADARTS</t>
-[...7 lines deleted...]
-  <si>
     <t>dim 26/10/2025 - 12:00</t>
   </si>
   <si>
     <t>11h00</t>
   </si>
   <si>
     <t>Famille / Jeunesses (en salle)</t>
   </si>
   <si>
     <t>Variété</t>
   </si>
   <si>
-    <t>Représentation faisant partie d'une programmation de votre Réseau</t>
-[...1 lines deleted...]
-  <si>
     <t>Dans la saison du diffuseur</t>
   </si>
   <si>
-    <t>Québec</t>
-[...10 lines deleted...]
-  <si>
     <t>Gratuit</t>
   </si>
   <si>
     <t>0.00$</t>
   </si>
   <si>
     <t>2875.00$</t>
-  </si>
-[...1 lines deleted...]
-    <t>Non</t>
   </si>
   <si>
     <t>Portes ouvertes - École Rose-des-Vents</t>
   </si>
   <si>
     <t>jeu 18/09/2025 - 12:00</t>
   </si>
   <si>
     <t>Activité promotionnelle visant à sensibiliser le public, Activité promotionnelle visant à diversifier le public</t>
   </si>
   <si>
     <t>JP LeBlanc - Mon blues Acadjan</t>
   </si>
   <si>
     <t>Tournée Coup de Cœur Francophone</t>
   </si>
   <si>
     <t>JP LeBlanc</t>
   </si>
   <si>
     <t>Mon blues Acadjan</t>
   </si>
   <si>
     <t>ven 29/11/2024 - 12:00</t>
   </si>
@@ -728,70 +764,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC3"/>
+  <dimension ref="A1:CC4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="77.695" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
@@ -1078,319 +1114,448 @@
       </c>
       <c r="CA1" t="s">
         <v>78</v>
       </c>
       <c r="CB1" t="s">
         <v>79</v>
       </c>
       <c r="CC1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:81">
       <c r="A2" t="s">
         <v>81</v>
       </c>
       <c r="B2" t="s">
         <v>82</v>
       </c>
       <c r="C2" t="s">
         <v>83</v>
       </c>
       <c r="D2" t="s">
         <v>84</v>
       </c>
       <c r="E2" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="F2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="G2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="H2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="J2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="K2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M2"/>
       <c r="N2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="O2"/>
       <c r="P2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="Q2"/>
       <c r="R2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="S2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="T2"/>
       <c r="U2">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="V2">
-        <v>0.0</v>
+        <v>42.0</v>
       </c>
       <c r="W2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="X2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="AN2"/>
+        <v>99</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>100</v>
+      </c>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
-      <c r="AT2" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="AT2"/>
+      <c r="AU2"/>
+      <c r="AV2"/>
+      <c r="AW2"/>
+      <c r="AX2"/>
+      <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2" t="s">
-        <v>98</v>
-[...7 lines deleted...]
-      <c r="BE2" t="s">
         <v>101</v>
       </c>
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
     </row>
     <row r="3" spans="1:81">
       <c r="A3" t="s">
         <v>102</v>
       </c>
       <c r="B3" t="s">
         <v>82</v>
       </c>
       <c r="C3" t="s">
         <v>83</v>
       </c>
       <c r="D3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F3" t="s">
+        <v>102</v>
+      </c>
+      <c r="G3" t="s">
         <v>103</v>
       </c>
-      <c r="E3" t="s">
+      <c r="H3" t="s">
         <v>104</v>
       </c>
-      <c r="F3" t="s">
+      <c r="I3" t="s">
         <v>105</v>
       </c>
-      <c r="G3" t="s">
+      <c r="J3" t="s">
         <v>106</v>
       </c>
-      <c r="H3" t="s">
+      <c r="K3" t="s">
+        <v>91</v>
+      </c>
+      <c r="L3" t="s">
         <v>107</v>
-      </c>
-[...10 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="Q3"/>
       <c r="R3" t="s">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="S3" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="T3"/>
       <c r="U3">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="V3">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="W3" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="X3" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="AN3"/>
       <c r="AO3"/>
-      <c r="AP3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="AU3" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="AV3" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      <c r="AY3"/>
+        <v>109</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>109</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>109</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>109</v>
+      </c>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      <c r="BE3"/>
+        <v>101</v>
+      </c>
+      <c r="BC3" t="s">
+        <v>111</v>
+      </c>
+      <c r="BD3" t="s">
+        <v>112</v>
+      </c>
+      <c r="BE3" t="s">
+        <v>113</v>
+      </c>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
+    </row>
+    <row r="4" spans="1:81">
+      <c r="A4" t="s">
+        <v>114</v>
+      </c>
+      <c r="B4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C4" t="s">
+        <v>83</v>
+      </c>
+      <c r="D4" t="s">
+        <v>115</v>
+      </c>
+      <c r="E4" t="s">
+        <v>116</v>
+      </c>
+      <c r="F4" t="s">
+        <v>117</v>
+      </c>
+      <c r="G4" t="s">
+        <v>118</v>
+      </c>
+      <c r="H4" t="s">
+        <v>119</v>
+      </c>
+      <c r="I4" t="s">
+        <v>120</v>
+      </c>
+      <c r="J4" t="s">
+        <v>121</v>
+      </c>
+      <c r="K4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M4"/>
+      <c r="N4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4" t="s">
+        <v>125</v>
+      </c>
+      <c r="S4" t="s">
+        <v>126</v>
+      </c>
+      <c r="T4" t="s">
+        <v>127</v>
+      </c>
+      <c r="U4">
+        <v>14</v>
+      </c>
+      <c r="V4">
+        <v>6.0</v>
+      </c>
+      <c r="W4" t="s">
+        <v>128</v>
+      </c>
+      <c r="X4" t="s">
+        <v>129</v>
+      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4" t="s">
+        <v>130</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO4"/>
+      <c r="AP4" t="s">
+        <v>131</v>
+      </c>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4" t="s">
+        <v>132</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4" t="s">
+        <v>101</v>
+      </c>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>