--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>field_spectacle</t>
   </si>
   <si>
     <t>field_rapport_reseau</t>
   </si>
   <si>
     <t>field_diffuseur</t>
   </si>
   <si>
     <t>field_type_de_rapport</t>
   </si>
   <si>
     <t>field_nom_de_l_artiste_groupe_co</t>
   </si>
   <si>
     <t>field_titre_du_spectacle</t>
   </si>
   <si>
     <t>field_date</t>
   </si>
   <si>
     <t>field_heure</t>
   </si>
   <si>
@@ -257,240 +257,500 @@
   <si>
     <t>field_act_dev_dep_cachet_anim</t>
   </si>
   <si>
     <t>field_act_dev_dep_equip_tech</t>
   </si>
   <si>
     <t>field_act_dev_dep_techniciens</t>
   </si>
   <si>
     <t>field_act_dev_dep_licenses</t>
   </si>
   <si>
     <t>field_act_dev_dep_frais_billet</t>
   </si>
   <si>
     <t>field_act_dev_dep_publicite</t>
   </si>
   <si>
     <t>field_artiste_presente_autre</t>
   </si>
   <si>
     <t>field_act_dev_dep_cachet_autre_a</t>
   </si>
   <si>
-    <t>Marie-Denise Pelletier - Sous ma peau de femme</t>
+    <t>Francois Massicotte - Massicotte 8.0!</t>
   </si>
   <si>
     <t>Réseau Ontario</t>
   </si>
   <si>
     <t>MIFO</t>
   </si>
   <si>
-    <t>jeu 23/05/2024 - 12:00</t>
-[...2 lines deleted...]
-    <t>20h</t>
+    <t>Francois Massicotte</t>
+  </si>
+  <si>
+    <t>Massicotte 8.0!</t>
+  </si>
+  <si>
+    <t>mer 13/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>20h00</t>
   </si>
   <si>
     <t>Grand public</t>
   </si>
   <si>
+    <t>Humour</t>
+  </si>
+  <si>
+    <t>Représentation faisant partie d'une programmation de votre Réseau</t>
+  </si>
+  <si>
+    <t>Dans la saison du diffuseur</t>
+  </si>
+  <si>
+    <t>Québec</t>
+  </si>
+  <si>
+    <t>Québécoise</t>
+  </si>
+  <si>
+    <t>Centre des arts Shenkman – salle Harold-Shenkman</t>
+  </si>
+  <si>
+    <t>Membre Privilège : 35$ ; Régulier : 39$ ; Étudiant : 20$</t>
+  </si>
+  <si>
+    <t>13100.99$</t>
+  </si>
+  <si>
+    <t>3999.98$</t>
+  </si>
+  <si>
+    <t>Oui</t>
+  </si>
+  <si>
+    <t>Non</t>
+  </si>
+  <si>
+    <t>Patrick Groulx - Nouveau spectacle</t>
+  </si>
+  <si>
+    <t>Patrick Groulx</t>
+  </si>
+  <si>
+    <t>Trop longtemps seul</t>
+  </si>
+  <si>
+    <t>jeu 07/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Programmation par le diffuseur agissant individuellement</t>
+  </si>
+  <si>
+    <t>Ontario</t>
+  </si>
+  <si>
+    <t>Franco-ontarienne</t>
+  </si>
+  <si>
+    <t>Membre Privilège : 36$ ; Régulier : 40$ ; Étudiant : 20$</t>
+  </si>
+  <si>
+    <t>18099.99$</t>
+  </si>
+  <si>
+    <t>6000.00$</t>
+  </si>
+  <si>
+    <t>Luc Langevin - L'illusionniste - Là où l'impossible prend vie</t>
+  </si>
+  <si>
+    <t>Luc Langevin</t>
+  </si>
+  <si>
+    <t>L'illusionniste - Là où l'impossible prend vie</t>
+  </si>
+  <si>
+    <t>mer 06/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>19h00</t>
+  </si>
+  <si>
+    <t>Variété</t>
+  </si>
+  <si>
+    <t>Membre Privilège : 56$ ; Régulier : 60$ ; Étudiant : 18.75$</t>
+  </si>
+  <si>
+    <t>26589.00$</t>
+  </si>
+  <si>
+    <t>13000.00$</t>
+  </si>
+  <si>
+    <t>Luc Langevin - L'illusionniste</t>
+  </si>
+  <si>
+    <t>L'illusionniste</t>
+  </si>
+  <si>
+    <t>mar 05/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>27484.00$</t>
+  </si>
+  <si>
+    <t>12999.99$</t>
+  </si>
+  <si>
+    <t>Caroline Raynaud - Le Téton Tardif</t>
+  </si>
+  <si>
+    <t>Tournée Connexions Théâtre et Danse, Tournée Coup de Foudre / Coup de Foudre Salut, Tournée Voyagements</t>
+  </si>
+  <si>
+    <t>Caroline Raynaud</t>
+  </si>
+  <si>
+    <t>Le Téton Tardif</t>
+  </si>
+  <si>
+    <t>ven 01/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>19h30</t>
+  </si>
+  <si>
+    <t>Théâtre</t>
+  </si>
+  <si>
+    <t>Franco-ontarienne, Autres</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>MIFO - Place d'Orléans</t>
+  </si>
+  <si>
+    <t>Membre Privilège : 21$ ; Régulier : 25$ ; Étudiant : 18$</t>
+  </si>
+  <si>
+    <t>1222.00$</t>
+  </si>
+  <si>
+    <t>3000.00$</t>
+  </si>
+  <si>
+    <t>Atelier créatif et discussion bord scène</t>
+  </si>
+  <si>
+    <t>Activité promotionnelle visant à sensibiliser le public, Activité promotionnelle visant à fidéliser le public</t>
+  </si>
+  <si>
+    <t>Rencontre entre l'artiste et un public cible, Rencontre autour de la création avec artiste / animateur, Atelier de développement créative avec public cible, Activité artistique / culturelle implicant les membres de la communauté</t>
+  </si>
+  <si>
+    <t>Maison d'amitié (intervenantes sur place)
+Créo</t>
+  </si>
+  <si>
+    <t>Date : 1er mai 2026
+Atelier créatif en amont du spectacle et kiosque des partenaires : dès 18h15
+Heure du spectacle : 19h30
+Lieu : MIFO - Place d'Orléans
+Sujets sensibles : intervenantes sur place
+Le Téton tardif traite de sujets sensibles tel que l’agression sexuelle et la violence physique. Deux intervenantes de la Maison d’amitié seront sur place pour discuter avec vous si vous sentez le besoin de sortir de la salle pendant le spectacle. Elles seront aussi disponibles après la représentation. Nous vous invitons également à en apprendre davantage sur leurs différents services puisqu’elles auront un kiosque en amont du spectacle. De plus, le Centre de ressources de l’est d’Ottawa sera également sur place : vous pourrez découvrir les services qu’il offre à la communauté et les rencontrer.
+Atelier créatif
+L’atelier d’art proposé en amont de la pièce Le Téton Tardif se veut un espace de création collective et de réflexion autour de la perception du corps féminin dans la société contemporaine. Inspiré par les thèmes du spectacle: identité, beauté, sexualité et estime de soi, cet atelier guidé par l’artiste Émilie Brunet invite les participants à explorer leur propre regard à travers le dessin et le collage. Chacun pourra réaliser une œuvre personnelle, à conserver ou à intégrer à une création collective, ou encore contribuer directement à cette œuvre commune. Dans un esprit de collaboration, l’artiste accompagnera le processus sur place et réunira les différentes contributions afin de donner forme à une œuvre finale cohérente, porteuse des voix et des sensibilités de tous les participants.</t>
+  </si>
+  <si>
+    <t>60.00 participants</t>
+  </si>
+  <si>
+    <t>Le Soleil Jeunesse à Orléans - Avec Sabaya et Jean Jean Roosevelt</t>
+  </si>
+  <si>
+    <t>Le Soleil Jeunesse à Orléans</t>
+  </si>
+  <si>
+    <t>Avec Sabaya et Jean Jean Roosevelt</t>
+  </si>
+  <si>
+    <t>sam 28/03/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>13h</t>
+  </si>
+  <si>
+    <t>Grand public, Famille / Jeunesses (en salle), Festival / Événement</t>
+  </si>
+  <si>
     <t>Chanson</t>
   </si>
   <si>
-    <t>Dans la saison du diffuseur</t>
-[...38 lines deleted...]
-    <t>ven 10/05/2024 - 12:00</t>
+    <t>Dans la saison du diffuseur, Lors d'un festival dans la communauté, Lors d'un fête dans la communauté</t>
   </si>
   <si>
     <t>Québécoise, Cultures du monde</t>
   </si>
   <si>
-    <t>Régulier 35$ ; Membre 31$ ; Étudiant 18$</t>
-[...29 lines deleted...]
-    <t>Franco-albertaine</t>
+    <t>École secondaire catholique Béatrice-Desloges</t>
+  </si>
+  <si>
+    <t>Billetterie flexible : spectacle 25 ans et moins - 10$ ; Combo Spectacle et nourriture 25 ans et moins - 15$ ; spectacle adulte - 20$ : Combo spectacle et nourriture Adulte - 25$</t>
+  </si>
+  <si>
+    <t>3850.00$</t>
+  </si>
+  <si>
+    <t>8000.00$</t>
+  </si>
+  <si>
+    <t>Activité promotionnelle visant à sensibiliser le public, Activité promotionnelle visant à diversifier le public, Activité promotionnelle visant à fidéliser le public, Activité promotionnelle visant à rajeunir le public</t>
+  </si>
+  <si>
+    <t>Atelier de développement créative avec public cible</t>
+  </si>
+  <si>
+    <t>HORAIRE DÉTAILLÉ : 
+Atrium Béatrice Desloges
+Dès 13 h : Accueil festif avec exposition photos de pays francophones du monde. Visitez aussi les kiosques d'artisans et de partenaires. Atelier de peinture collective, atelier de tresses, atelier de confection de bracelets.
+14 h 30 : Danse du monde par les jeunes du comité
+Dès 15 h 30 : Régalez-vous avec la nourriture de Doumbia's Kitchen
+Auditorium
+16 h 30 : Spectacle de Sabaya
+17 h 00 : Spectacle de Jean Jean Roosevelt</t>
+  </si>
+  <si>
+    <t>École Béatrice Desloges</t>
+  </si>
+  <si>
+    <t>225.00 participants</t>
+  </si>
+  <si>
+    <t>Le Soleil du Maghreb à Orléans - Avec Bolabola Montréal</t>
+  </si>
+  <si>
+    <t>Le Soleil du Maghreb à Orléans</t>
+  </si>
+  <si>
+    <t>Avec Bolabola Montréal</t>
+  </si>
+  <si>
+    <t>dim 23/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>11h</t>
+  </si>
+  <si>
+    <t>Billetterie flexible : 18 ans et moins - 5$ ; Je découvre à prix réduit - 15$ ; Je participe au tarif normal - 30$ : Je soutiens l'initiative - 45$</t>
+  </si>
+  <si>
+    <t>2345.00$</t>
+  </si>
+  <si>
+    <t>-0.03$</t>
+  </si>
+  <si>
+    <t>3500.00$</t>
+  </si>
+  <si>
+    <t>Activité promotionnelle visant à sensibiliser le public, Activité promotionnelle visant à diversifier le public, Activité promotionnelle visant à fidéliser le public, Autre</t>
+  </si>
+  <si>
+    <t>Rencontre entre l'artiste et un public cible, Atelier de développement créative avec public cible, Activité artistique / culturelle implicant les membres de la communauté</t>
+  </si>
+  <si>
+    <t>HORAIRE DÉTAILLÉ : 
+MIFO Place d'Orléans
+Dès 11 h : Accueil festif avec musique traditionnelle de Bolabola. Visitez aussi les kiosques d'artisans et de partenaires. Assistez à nos ateliers de tatouage au henna, de calligraphie, de découvertes des épices, et de découvertes des instruments traditionnels avec Bolabola.
+14 h : Défilé de mode qui met à l'honneur les tenues traditionnelles maghrébines.
+14 h 30 : Performance parade musicale de Bolabola
+Dès 13 h : Régalez-vous avec la nourriture de Nayataj Bladi - couscous et tajines.</t>
+  </si>
+  <si>
+    <t>253.00 participants</t>
+  </si>
+  <si>
+    <t>Djely Tapa - Dankoroba</t>
+  </si>
+  <si>
+    <t>Le Soleil d'Afrique de l'Ouest à Orléans</t>
+  </si>
+  <si>
+    <t>ven 06/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Multi-Arts</t>
+  </si>
+  <si>
+    <t>Dans la saison du diffuseur, Lors d'un fête dans la communauté</t>
   </si>
   <si>
     <t>Centre des arts Shenkman – Théâtre Richcraft</t>
   </si>
   <si>
-    <t>Régulier 25$ ; Membre 21$ ; Étudiant 18$; Spécial 12.50$</t>
-[...86 lines deleted...]
-    <t>ven 01/11/2024 - 12:00</t>
+    <t>Membre Privilège : 21$ ; Régulier : 25$ ; Étudiant : 16.75$</t>
+  </si>
+  <si>
+    <t>3320.75$</t>
+  </si>
+  <si>
+    <t>6250.00$</t>
+  </si>
+  <si>
+    <t>200.00$</t>
+  </si>
+  <si>
+    <t>507.00$</t>
+  </si>
+  <si>
+    <t>HORAIRE DÉTAILLÉ : 
+Foyer du Centre des arts Shenkman
+Dès 16 h : Accueil festif avec performance de Siaka et Amidou Diabaté au balafon et kora, atelier de découvertes d'instruments traditionnels avec Djely Tapa. Visitez aussi les kiosques d'artisans et de partenaires.
+Dès 17 h 30 : Régalez-vous avec la nourriture de Doumbia's Kitchen
+Théâtre Richcraft
+19 h 30 : Spectacle de Lydol
+20 h 00 : Spectacle de Djely Tapa</t>
+  </si>
+  <si>
+    <t>Centre des arts Shenkman</t>
+  </si>
+  <si>
+    <t>169.00 participants</t>
+  </si>
+  <si>
+    <t>Le Soleil du Congo  - Avec Kizaba, Kimya et Quata Quata</t>
+  </si>
+  <si>
+    <t>Le Soleil du Congo à Orléans</t>
+  </si>
+  <si>
+    <t>Avec Kizaba, Kimya et Quata Quata</t>
+  </si>
+  <si>
+    <t>sam 18/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>14h00</t>
+  </si>
+  <si>
+    <t>Franco-ontarienne, Québécoise, Cultures du monde</t>
+  </si>
+  <si>
+    <t>1400.00$</t>
+  </si>
+  <si>
+    <t>7330.00$</t>
+  </si>
+  <si>
+    <t>Activité artistique / culturelle implicant les membres de la communauté</t>
+  </si>
+  <si>
+    <t>HORAIRE DÉTAILLÉ : 
+Foyer du Centre des arts Shenkman
+Dès 14 h : Accueil festif avec DJ ND, DJ Xannie et performance de percussions avec NLANDU, membres du collectif Quata Quata. Visitez aussi les kiosques d'artisans et de partenaires.
+14 h 30 : Défilé de mode qui met à l'honneur les tenues traditionnelles congolaises.
+15 h : Performance de danse avec Tristan Sanon
+Dès 15 h 30 : Régalez-vous avec la nourriture de HL Cuisine - choix entre Liboke, Poulet BBQ ou Brochette de boeuf. Accompagnements : Pondu, Riz boulaï, Chikwanga, Plantain et Beignets.
+16 h : Chorale Allegria
+Théâtre Richcraft
+17 h 30 : Spectacle de Kimya
+18 h 30 : Spectacle de Kizaba</t>
+  </si>
+  <si>
+    <t>102.00 participants</t>
+  </si>
+  <si>
+    <t>7329.98$</t>
+  </si>
+  <si>
+    <t>Théâtre Duceppe - Rue Duplessis, ma petite noirceur</t>
+  </si>
+  <si>
+    <t>Tournée Voyagements</t>
+  </si>
+  <si>
+    <t>Théâtre Duceppe</t>
+  </si>
+  <si>
+    <t>Rue Duplessis, ma petite noirceur</t>
+  </si>
+  <si>
+    <t>mar 14/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Membre Privilège : 50.75$ ; Régulier : 54.75$ ; Étudiant : 18.75$</t>
+  </si>
+  <si>
+    <t>15559.00$</t>
+  </si>
+  <si>
+    <t>15000.00$</t>
+  </si>
+  <si>
+    <t>Club de lecture et discussion de bord de scène</t>
+  </si>
+  <si>
+    <t>Activité promotionnelle visant à sensibiliser le public, Activité promotionnelle visant à diversifier le public, Activité promotionnelle visant à fidéliser le public</t>
+  </si>
+  <si>
+    <t>Rencontre autour de la création avec artiste / animateur, Atelier de développement créative avec public cible</t>
+  </si>
+  <si>
+    <t>Club de lecture : 
+Participants : Joanne Durocher, Mariette Poitras, Diane Lemieux, Hélène Labrèche, Maëva Leblanc, Anne Gutknecht. (participants)
+Animation : Lyne Massicotte
+Rencontre autour de la création : Steve Laplante, Jean-Philippe Pleau, Michel-Maxime Legault (comédiens)
+Animation : Anne Gutknecht
+Public participant : 150 personnes</t>
+  </si>
+  <si>
+    <t>Club de lecture : 
+Au programme : lecture et analyse du roman, puis assistance à la pièce de théâtre et analyse comparative avec le roman. Trois (3) rencontres du Club de lecture sont prévues, en plus d’assister à la pièce de théâtre.
+Rencontre 1 : Rencontre préparatoire, explication du projet et remise du roman.
+• Semaine du 10 février 2026, en soirée
+• Durée : 1 h
+Rencontre 2 : Discussion autour des personnages, des thèmes, de l’écriture, de l’histoire et de l’originalité de l’œuvre
+• Semaine du 23 mars 2026, en soirée
+• Durée : 2 h
+Rencontre 3 : Discussion autour de l’adaptation du roman au théâtre
+• Entre le 15 et 24 avril 2026, en soirée
+• Durée : 1 h 30</t>
+  </si>
+  <si>
+    <t>156.00 participants</t>
+  </si>
+  <si>
+    <t>1175.00$</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -802,113 +1062,113 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CC11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="122.542" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="37.705" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="120.256" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="211.091" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="36.42" bestFit="true" customWidth="true" style="0"/>
-    <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="57" max="57" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="258.223" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="59" max="59" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="270.077" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="36.42" bestFit="true" customWidth="true" style="0"/>
-    <col min="61" max="61" width="38.848" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="63" max="63" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="61" max="61" width="150.963" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="941.342" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="38.848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:81">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -1142,1205 +1402,1387 @@
       <c r="BZ1" t="s">
         <v>77</v>
       </c>
       <c r="CA1" t="s">
         <v>78</v>
       </c>
       <c r="CB1" t="s">
         <v>79</v>
       </c>
       <c r="CC1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:81">
       <c r="A2" t="s">
         <v>81</v>
       </c>
       <c r="B2" t="s">
         <v>82</v>
       </c>
       <c r="C2" t="s">
         <v>83</v>
       </c>
       <c r="D2"/>
       <c r="E2" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="F2"/>
+        <v>84</v>
+      </c>
+      <c r="F2" t="s">
+        <v>85</v>
+      </c>
       <c r="G2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J2" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="K2"/>
+        <v>89</v>
+      </c>
+      <c r="K2" t="s">
+        <v>90</v>
+      </c>
       <c r="L2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M2"/>
       <c r="N2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="O2"/>
       <c r="P2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="Q2"/>
       <c r="R2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2">
-        <v>324</v>
+        <v>369</v>
       </c>
       <c r="V2">
-        <v>310.0</v>
+        <v>345.0</v>
       </c>
       <c r="W2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="X2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-      <c r="AM2"/>
-      <c r="AN2"/>
+      <c r="AM2" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>98</v>
+      </c>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
     </row>
     <row r="3" spans="1:81">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B3" t="s">
         <v>82</v>
       </c>
       <c r="C3" t="s">
         <v>83</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="F3"/>
+        <v>101</v>
+      </c>
+      <c r="F3" t="s">
+        <v>102</v>
+      </c>
       <c r="G3" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="H3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J3" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="K3"/>
+        <v>89</v>
+      </c>
+      <c r="K3" t="s">
+        <v>104</v>
+      </c>
       <c r="L3" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="Q3"/>
       <c r="R3" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3">
-        <v>489</v>
+        <v>499</v>
       </c>
       <c r="V3">
-        <v>475.0</v>
+        <v>474.0</v>
       </c>
       <c r="W3" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="X3" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-      <c r="AM3"/>
-      <c r="AN3"/>
+      <c r="AM3" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>98</v>
+      </c>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
     </row>
     <row r="4" spans="1:81">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="B4" t="s">
         <v>82</v>
       </c>
       <c r="C4" t="s">
         <v>83</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F4"/>
+        <v>111</v>
+      </c>
+      <c r="F4" t="s">
+        <v>112</v>
+      </c>
       <c r="G4" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="H4" t="s">
-        <v>85</v>
+        <v>114</v>
       </c>
       <c r="I4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J4" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="K4"/>
+        <v>115</v>
+      </c>
+      <c r="K4" t="s">
+        <v>104</v>
+      </c>
       <c r="L4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="O4"/>
       <c r="P4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="Q4"/>
       <c r="R4" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4">
-        <v>199</v>
+        <v>481</v>
       </c>
       <c r="V4">
-        <v>181.0</v>
+        <v>466.0</v>
       </c>
       <c r="W4" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="X4" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-      <c r="AM4"/>
-      <c r="AN4"/>
+      <c r="AM4" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>98</v>
+      </c>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
     </row>
     <row r="5" spans="1:81">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="B5" t="s">
         <v>82</v>
       </c>
       <c r="C5" t="s">
         <v>83</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="F5"/>
+        <v>111</v>
+      </c>
+      <c r="F5" t="s">
+        <v>120</v>
+      </c>
       <c r="G5" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="H5" t="s">
-        <v>85</v>
+        <v>114</v>
       </c>
       <c r="I5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J5" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="K5"/>
+        <v>115</v>
+      </c>
+      <c r="K5" t="s">
+        <v>104</v>
+      </c>
       <c r="L5" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="O5"/>
       <c r="P5" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="Q5"/>
       <c r="R5" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5">
-        <v>411</v>
+        <v>472</v>
       </c>
       <c r="V5">
-        <v>397.0</v>
+        <v>461.0</v>
       </c>
       <c r="W5" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="X5" t="s">
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-      <c r="AM5"/>
-      <c r="AN5"/>
+      <c r="AM5" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>98</v>
+      </c>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
     </row>
     <row r="6" spans="1:81">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
       <c r="B6" t="s">
         <v>82</v>
       </c>
       <c r="C6" t="s">
         <v>83</v>
       </c>
-      <c r="D6"/>
+      <c r="D6" t="s">
+        <v>125</v>
+      </c>
       <c r="E6" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="F6"/>
+        <v>126</v>
+      </c>
+      <c r="F6" t="s">
+        <v>127</v>
+      </c>
       <c r="G6" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="H6" t="s">
-        <v>111</v>
+        <v>129</v>
       </c>
       <c r="I6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J6" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="K6"/>
+        <v>130</v>
+      </c>
+      <c r="K6" t="s">
+        <v>90</v>
+      </c>
       <c r="L6" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M6"/>
       <c r="N6" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="Q6"/>
+        <v>131</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>132</v>
+      </c>
       <c r="R6" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="V6">
-        <v>50.0</v>
+        <v>53.0</v>
       </c>
       <c r="W6" t="s">
-        <v>115</v>
+        <v>134</v>
       </c>
       <c r="X6" t="s">
-        <v>116</v>
+        <v>135</v>
       </c>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-      <c r="AM6"/>
-      <c r="AN6"/>
+      <c r="AM6" t="s">
+        <v>136</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>98</v>
+      </c>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      <c r="BE6"/>
+        <v>98</v>
+      </c>
+      <c r="BC6" t="s">
+        <v>137</v>
+      </c>
+      <c r="BD6" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE6" t="s">
+        <v>138</v>
+      </c>
       <c r="BF6"/>
-      <c r="BG6"/>
+      <c r="BG6" t="s">
+        <v>139</v>
+      </c>
       <c r="BH6"/>
-      <c r="BI6"/>
-[...2 lines deleted...]
-      <c r="BL6"/>
+      <c r="BI6" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ6" t="s">
+        <v>141</v>
+      </c>
+      <c r="BK6" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL6" t="s">
+        <v>142</v>
+      </c>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
     </row>
     <row r="7" spans="1:81">
       <c r="A7" t="s">
-        <v>117</v>
+        <v>143</v>
       </c>
       <c r="B7" t="s">
         <v>82</v>
       </c>
       <c r="C7" t="s">
         <v>83</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="F7"/>
+        <v>144</v>
+      </c>
+      <c r="F7" t="s">
+        <v>145</v>
+      </c>
       <c r="G7" t="s">
-        <v>119</v>
+        <v>146</v>
       </c>
       <c r="H7" t="s">
-        <v>85</v>
+        <v>147</v>
       </c>
       <c r="I7" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="J7" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="K7"/>
+        <v>149</v>
+      </c>
+      <c r="K7" t="s">
+        <v>104</v>
+      </c>
       <c r="L7" t="s">
-        <v>88</v>
+        <v>150</v>
       </c>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
-        <v>90</v>
+        <v>151</v>
       </c>
       <c r="Q7"/>
       <c r="R7" t="s">
-        <v>91</v>
+        <v>152</v>
       </c>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="V7">
-        <v>147.0</v>
+        <v>187.0</v>
       </c>
       <c r="W7" t="s">
-        <v>122</v>
+        <v>153</v>
       </c>
       <c r="X7" t="s">
-        <v>123</v>
+        <v>154</v>
       </c>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-      <c r="AM7"/>
-      <c r="AN7"/>
+      <c r="AM7" t="s">
+        <v>155</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>98</v>
+      </c>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      <c r="BE7"/>
+        <v>98</v>
+      </c>
+      <c r="BC7" t="s">
+        <v>144</v>
+      </c>
+      <c r="BD7" t="s">
+        <v>146</v>
+      </c>
+      <c r="BE7" t="s">
+        <v>156</v>
+      </c>
       <c r="BF7"/>
-      <c r="BG7"/>
+      <c r="BG7" t="s">
+        <v>157</v>
+      </c>
       <c r="BH7"/>
       <c r="BI7"/>
-      <c r="BJ7"/>
-[...1 lines deleted...]
-      <c r="BL7"/>
+      <c r="BJ7" t="s">
+        <v>158</v>
+      </c>
+      <c r="BK7" t="s">
+        <v>159</v>
+      </c>
+      <c r="BL7" t="s">
+        <v>160</v>
+      </c>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
-      <c r="BU7"/>
+      <c r="BU7" t="s">
+        <v>155</v>
+      </c>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
     </row>
     <row r="8" spans="1:81">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>161</v>
       </c>
       <c r="B8" t="s">
         <v>82</v>
       </c>
       <c r="C8" t="s">
         <v>83</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="F8"/>
+        <v>162</v>
+      </c>
+      <c r="F8" t="s">
+        <v>163</v>
+      </c>
       <c r="G8" t="s">
-        <v>125</v>
+        <v>164</v>
       </c>
       <c r="H8" t="s">
-        <v>111</v>
+        <v>165</v>
       </c>
       <c r="I8" t="s">
-        <v>86</v>
+        <v>148</v>
       </c>
       <c r="J8" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="K8"/>
+        <v>149</v>
+      </c>
+      <c r="K8" t="s">
+        <v>104</v>
+      </c>
       <c r="L8" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>102</v>
+        <v>151</v>
       </c>
       <c r="Q8"/>
-      <c r="R8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8">
-        <v>66</v>
+        <v>253</v>
       </c>
       <c r="V8">
-        <v>38.0</v>
+        <v>187.0</v>
       </c>
       <c r="W8" t="s">
-        <v>126</v>
+        <v>166</v>
       </c>
       <c r="X8" t="s">
-        <v>127</v>
+        <v>167</v>
       </c>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8"/>
+      <c r="AA8" t="s">
+        <v>168</v>
+      </c>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-      <c r="AM8"/>
-      <c r="AN8"/>
+      <c r="AM8" t="s">
+        <v>169</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>98</v>
+      </c>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      <c r="BE8"/>
+        <v>98</v>
+      </c>
+      <c r="BC8" t="s">
+        <v>162</v>
+      </c>
+      <c r="BD8" t="s">
+        <v>164</v>
+      </c>
+      <c r="BE8" t="s">
+        <v>170</v>
+      </c>
       <c r="BF8"/>
-      <c r="BG8"/>
+      <c r="BG8" t="s">
+        <v>171</v>
+      </c>
       <c r="BH8"/>
       <c r="BI8"/>
-      <c r="BJ8"/>
-[...1 lines deleted...]
-      <c r="BL8"/>
+      <c r="BJ8" t="s">
+        <v>172</v>
+      </c>
+      <c r="BK8" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL8" t="s">
+        <v>173</v>
+      </c>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
-      <c r="BU8"/>
+      <c r="BU8" t="s">
+        <v>169</v>
+      </c>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
     </row>
     <row r="9" spans="1:81">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>174</v>
       </c>
       <c r="B9" t="s">
         <v>82</v>
       </c>
       <c r="C9" t="s">
         <v>83</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="F9"/>
+        <v>174</v>
+      </c>
+      <c r="F9" t="s">
+        <v>175</v>
+      </c>
       <c r="G9" t="s">
+        <v>176</v>
+      </c>
+      <c r="H9" t="s">
         <v>129</v>
       </c>
-      <c r="H9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I9" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="J9" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="K9"/>
+        <v>177</v>
+      </c>
+      <c r="K9" t="s">
+        <v>104</v>
+      </c>
       <c r="L9" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="M9"/>
       <c r="N9" t="s">
-        <v>134</v>
+        <v>92</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="Q9"/>
       <c r="R9" t="s">
-        <v>83</v>
+        <v>179</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9">
-        <v>500</v>
-[...3 lines deleted...]
-      <c r="X9"/>
+        <v>169</v>
+      </c>
+      <c r="V9">
+        <v>141.0</v>
+      </c>
+      <c r="W9" t="s">
+        <v>180</v>
+      </c>
+      <c r="X9" t="s">
+        <v>181</v>
+      </c>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-      <c r="AM9"/>
-[...2 lines deleted...]
-      <c r="AP9"/>
+      <c r="AM9" t="s">
+        <v>182</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>99</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>184</v>
+      </c>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9" t="s">
-        <v>136</v>
+        <v>98</v>
       </c>
       <c r="BC9" t="s">
-        <v>137</v>
+        <v>175</v>
       </c>
       <c r="BD9" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="BE9"/>
+        <v>176</v>
+      </c>
+      <c r="BE9" t="s">
+        <v>170</v>
+      </c>
       <c r="BF9"/>
       <c r="BG9" t="s">
-        <v>138</v>
+        <v>171</v>
       </c>
       <c r="BH9"/>
       <c r="BI9"/>
-      <c r="BJ9"/>
-[...1 lines deleted...]
-      <c r="BL9"/>
+      <c r="BJ9" t="s">
+        <v>185</v>
+      </c>
+      <c r="BK9" t="s">
+        <v>186</v>
+      </c>
+      <c r="BL9" t="s">
+        <v>187</v>
+      </c>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9"/>
+      <c r="BU9" t="s">
+        <v>182</v>
+      </c>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
     </row>
     <row r="10" spans="1:81">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>188</v>
       </c>
       <c r="B10" t="s">
         <v>82</v>
       </c>
       <c r="C10" t="s">
         <v>83</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="F10"/>
+        <v>189</v>
+      </c>
+      <c r="F10" t="s">
+        <v>190</v>
+      </c>
       <c r="G10" t="s">
-        <v>140</v>
+        <v>191</v>
       </c>
       <c r="H10" t="s">
-        <v>141</v>
+        <v>192</v>
       </c>
       <c r="I10" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="J10" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="K10"/>
+        <v>177</v>
+      </c>
+      <c r="K10" t="s">
+        <v>104</v>
+      </c>
       <c r="L10" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="M10"/>
       <c r="N10" t="s">
-        <v>134</v>
+        <v>105</v>
       </c>
       <c r="O10"/>
       <c r="P10" t="s">
-        <v>135</v>
+        <v>193</v>
       </c>
       <c r="Q10"/>
       <c r="R10" t="s">
-        <v>83</v>
+        <v>179</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10">
-        <v>500</v>
-[...3 lines deleted...]
-      <c r="X10"/>
+        <v>102</v>
+      </c>
+      <c r="V10">
+        <v>84.0</v>
+      </c>
+      <c r="W10" t="s">
+        <v>166</v>
+      </c>
+      <c r="X10" t="s">
+        <v>194</v>
+      </c>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-      <c r="AM10"/>
-      <c r="AN10"/>
+      <c r="AM10" t="s">
+        <v>195</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>98</v>
+      </c>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10" t="s">
-        <v>136</v>
+        <v>98</v>
       </c>
       <c r="BC10" t="s">
-        <v>137</v>
+        <v>189</v>
       </c>
       <c r="BD10" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="BE10"/>
+        <v>191</v>
+      </c>
+      <c r="BE10" t="s">
+        <v>170</v>
+      </c>
       <c r="BF10"/>
       <c r="BG10" t="s">
-        <v>138</v>
+        <v>196</v>
       </c>
       <c r="BH10"/>
       <c r="BI10"/>
-      <c r="BJ10"/>
-[...1 lines deleted...]
-      <c r="BL10"/>
+      <c r="BJ10" t="s">
+        <v>197</v>
+      </c>
+      <c r="BK10" t="s">
+        <v>186</v>
+      </c>
+      <c r="BL10" t="s">
+        <v>198</v>
+      </c>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10"/>
+      <c r="BU10" t="s">
+        <v>199</v>
+      </c>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
     </row>
     <row r="11" spans="1:81">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>200</v>
       </c>
       <c r="B11" t="s">
         <v>82</v>
       </c>
       <c r="C11" t="s">
         <v>83</v>
       </c>
-      <c r="D11"/>
+      <c r="D11" t="s">
+        <v>201</v>
+      </c>
       <c r="E11" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="F11"/>
+        <v>202</v>
+      </c>
+      <c r="F11" t="s">
+        <v>203</v>
+      </c>
       <c r="G11" t="s">
-        <v>144</v>
+        <v>204</v>
       </c>
       <c r="H11" t="s">
-        <v>141</v>
+        <v>87</v>
       </c>
       <c r="I11" t="s">
-        <v>131</v>
+        <v>88</v>
       </c>
       <c r="J11" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="K11"/>
+        <v>130</v>
+      </c>
+      <c r="K11" t="s">
+        <v>104</v>
+      </c>
       <c r="L11" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="M11"/>
       <c r="N11" t="s">
-        <v>134</v>
+        <v>92</v>
       </c>
       <c r="O11"/>
       <c r="P11" t="s">
-        <v>135</v>
+        <v>93</v>
       </c>
       <c r="Q11"/>
       <c r="R11" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11">
-        <v>500</v>
-[...3 lines deleted...]
-      <c r="X11"/>
+        <v>306</v>
+      </c>
+      <c r="V11">
+        <v>292.0</v>
+      </c>
+      <c r="W11" t="s">
+        <v>205</v>
+      </c>
+      <c r="X11" t="s">
+        <v>206</v>
+      </c>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-      <c r="AM11"/>
-      <c r="AN11"/>
+      <c r="AM11" t="s">
+        <v>207</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>98</v>
+      </c>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11" t="s">
-        <v>136</v>
+        <v>98</v>
       </c>
       <c r="BC11" t="s">
-        <v>137</v>
+        <v>208</v>
       </c>
       <c r="BD11" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="BE11"/>
+        <v>204</v>
+      </c>
+      <c r="BE11" t="s">
+        <v>209</v>
+      </c>
       <c r="BF11"/>
       <c r="BG11" t="s">
-        <v>138</v>
+        <v>210</v>
       </c>
       <c r="BH11"/>
-      <c r="BI11"/>
-[...2 lines deleted...]
-      <c r="BL11"/>
+      <c r="BI11" t="s">
+        <v>211</v>
+      </c>
+      <c r="BJ11" t="s">
+        <v>212</v>
+      </c>
+      <c r="BK11" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL11" t="s">
+        <v>213</v>
+      </c>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
-      <c r="BU11"/>
+      <c r="BU11" t="s">
+        <v>214</v>
+      </c>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 