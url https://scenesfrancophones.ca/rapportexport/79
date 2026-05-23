--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>field_spectacle</t>
   </si>
   <si>
     <t>field_rapport_reseau</t>
   </si>
   <si>
     <t>field_diffuseur</t>
   </si>
   <si>
     <t>field_type_de_rapport</t>
   </si>
   <si>
     <t>field_nom_de_l_artiste_groupe_co</t>
   </si>
   <si>
     <t>field_titre_du_spectacle</t>
   </si>
   <si>
     <t>field_date</t>
   </si>
   <si>
     <t>field_heure</t>
   </si>
   <si>
@@ -257,357 +257,315 @@
   <si>
     <t>field_act_dev_dep_cachet_anim</t>
   </si>
   <si>
     <t>field_act_dev_dep_equip_tech</t>
   </si>
   <si>
     <t>field_act_dev_dep_techniciens</t>
   </si>
   <si>
     <t>field_act_dev_dep_licenses</t>
   </si>
   <si>
     <t>field_act_dev_dep_frais_billet</t>
   </si>
   <si>
     <t>field_act_dev_dep_publicite</t>
   </si>
   <si>
     <t>field_artiste_presente_autre</t>
   </si>
   <si>
     <t>field_act_dev_dep_cachet_autre_a</t>
   </si>
   <si>
+    <t>Francois Massicotte - 8.0</t>
+  </si>
+  <si>
+    <t>Réseau Ontario</t>
+  </si>
+  <si>
+    <t>Centre culturel Louis-Hémon</t>
+  </si>
+  <si>
+    <t>Non applicable</t>
+  </si>
+  <si>
+    <t>dim 14/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>20h</t>
+  </si>
+  <si>
+    <t>Grand public</t>
+  </si>
+  <si>
+    <t>Humour</t>
+  </si>
+  <si>
+    <t>Québec</t>
+  </si>
+  <si>
+    <t>Québécoise</t>
+  </si>
+  <si>
+    <t>École secondaire Trillium</t>
+  </si>
+  <si>
+    <t>40$ membres 45$ non membres</t>
+  </si>
+  <si>
+    <t>1394.00$</t>
+  </si>
+  <si>
+    <t>4000.00$</t>
+  </si>
+  <si>
+    <t>Non</t>
+  </si>
+  <si>
+    <t>Les Rats d'Swompe - Élixir</t>
+  </si>
+  <si>
+    <t>ven 26/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>19h30</t>
+  </si>
+  <si>
+    <t>Grand public, Famille / Jeunesses (en salle)</t>
+  </si>
+  <si>
+    <t>Ontario</t>
+  </si>
+  <si>
+    <t>Franco-colombienne</t>
+  </si>
+  <si>
+    <t>Promotion ou publicité dans les deux langues</t>
+  </si>
+  <si>
+    <t>20$ membre 25$ non membre 5$ étudiants Plusieurs billets ont été offerts en faveur, étant donné que nous avions une étudiante qui chantait sur scène avec Brian St-Pierre</t>
+  </si>
+  <si>
+    <t>1020.00$</t>
+  </si>
+  <si>
+    <t>4520.00$</t>
+  </si>
+  <si>
+    <t>Melissa Ouimet - SOS</t>
+  </si>
+  <si>
+    <t>Tournée Musicaction</t>
+  </si>
+  <si>
+    <t>sam 28/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Franco-ontarienne</t>
+  </si>
+  <si>
+    <t>20$ membre 25$ non membre 5$ étudiants</t>
+  </si>
+  <si>
+    <t>394.99$</t>
+  </si>
+  <si>
+    <t>3000.00$</t>
+  </si>
+  <si>
+    <t>Les Chiclettes - En attendant Noël</t>
+  </si>
+  <si>
+    <t>dim 07/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>15h00</t>
+  </si>
+  <si>
+    <t>20$ membre 25$ non membre 5$ étudiants Plusieurs</t>
+  </si>
+  <si>
+    <t>435.00$</t>
+  </si>
+  <si>
+    <t>5254.00$</t>
+  </si>
+  <si>
+    <t>Caroline Raynaud - Le Téton Tardif</t>
+  </si>
+  <si>
+    <t>Tournée Coup de Foudre / Coup de Foudre Salut, Non applicable</t>
+  </si>
+  <si>
+    <t>mer 04/03/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>235.00$</t>
+  </si>
+  <si>
+    <t>Brian St-Pierre - Malgré tout</t>
+  </si>
+  <si>
+    <t>Malgré tout</t>
+  </si>
+  <si>
+    <t>jeu 09/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Chanson</t>
+  </si>
+  <si>
+    <t>Dans la saison du diffuseur</t>
+  </si>
+  <si>
+    <t>280.00$</t>
+  </si>
+  <si>
+    <t>3390.00$</t>
+  </si>
+  <si>
+    <t>Oui</t>
+  </si>
+  <si>
     <t>Chuck Lebelle - Mon voeux de Noël</t>
   </si>
   <si>
-    <t>Réseau Ontario</t>
-[...4 lines deleted...]
-  <si>
     <t>lun 02/12/2024 - 12:00</t>
   </si>
   <si>
     <t>9:30</t>
   </si>
   <si>
     <t>Grand public, Famille / Jeunesses (en salle), Scolaire</t>
   </si>
   <si>
-    <t>Chanson</t>
-[...1 lines deleted...]
-  <si>
     <t>Programmation par le diffuseur agissant individuellement</t>
   </si>
   <si>
-    <t>Ontario</t>
-[...7 lines deleted...]
-  <si>
     <t>Promotion ou publicité dans les deux langues, Programme imprimé dans les deux langues</t>
   </si>
   <si>
     <t>Gratuit</t>
   </si>
   <si>
     <t>1510.00$</t>
   </si>
   <si>
     <t>750.00$</t>
   </si>
   <si>
     <t>2203.50$</t>
   </si>
   <si>
-    <t>Oui</t>
-[...1 lines deleted...]
-  <si>
     <t>56.60$</t>
   </si>
   <si>
-    <t>Non</t>
-[...1 lines deleted...]
-  <si>
     <t>Mitch Jean - Mitch Jean</t>
   </si>
   <si>
     <t>jeu 19/06/2025 - 12:00</t>
   </si>
   <si>
-    <t>19h30</t>
-[...4 lines deleted...]
-  <si>
     <t>Représentation faisant partie d'une programmation de votre Réseau</t>
   </si>
   <si>
-    <t>Dans la saison du diffuseur</t>
-[...1 lines deleted...]
-  <si>
     <t>20$ membre 25$ non membre</t>
   </si>
   <si>
     <t>375.00$</t>
   </si>
   <si>
     <t>1791.00$</t>
   </si>
   <si>
     <t>1330.00$</t>
   </si>
   <si>
     <t>1250.00$</t>
   </si>
   <si>
     <t>350.00$</t>
   </si>
   <si>
     <t>18.00$</t>
   </si>
   <si>
-    <t>3390.00$</t>
-[...1 lines deleted...]
-  <si>
     <t>909.62$</t>
   </si>
   <si>
     <t>600.00$</t>
   </si>
   <si>
     <t>Frank Custeau - Frank Custeau</t>
   </si>
   <si>
     <t>sam 14/06/2025 - 12:00</t>
   </si>
   <si>
-    <t>Québec</t>
-[...4 lines deleted...]
-  <si>
     <t>125.00$</t>
   </si>
   <si>
     <t>461.78$</t>
   </si>
   <si>
     <t>9.00$</t>
   </si>
   <si>
     <t>1724.00$</t>
   </si>
   <si>
     <t>542.95$</t>
   </si>
   <si>
     <t>Scott-Pien Picard - PEKUAIAPU</t>
   </si>
   <si>
     <t>ven 04/04/2025 - 12:00</t>
   </si>
   <si>
     <t>Inuit</t>
   </si>
   <si>
     <t>180.00$</t>
   </si>
   <si>
     <t>88.86$</t>
   </si>
   <si>
     <t>4.00$</t>
   </si>
   <si>
     <t>4943.93$</t>
   </si>
   <si>
     <t>904.12$</t>
   </si>
   <si>
     <t>700.00$</t>
-  </si>
-[...148 lines deleted...]
-    <t>543.64$</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -911,139 +869,139 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC9"/>
+  <dimension ref="A1:CC11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="64.841" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="53" max="53" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="57" max="57" width="129.683" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="59" max="59" width="115.543" bestFit="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="62" max="62" width="358.484" bestFit="true" customWidth="true" style="0"/>
-    <col min="63" max="63" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="81" max="81" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="38.848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:81">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1257,1163 +1215,1279 @@
         <v>76</v>
       </c>
       <c r="BZ1" t="s">
         <v>77</v>
       </c>
       <c r="CA1" t="s">
         <v>78</v>
       </c>
       <c r="CB1" t="s">
         <v>79</v>
       </c>
       <c r="CC1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:81">
       <c r="A2" t="s">
         <v>81</v>
       </c>
       <c r="B2" t="s">
         <v>82</v>
       </c>
       <c r="C2" t="s">
         <v>83</v>
       </c>
-      <c r="D2"/>
+      <c r="D2" t="s">
+        <v>84</v>
+      </c>
       <c r="E2" t="s">
         <v>81</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J2" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="K2" t="s">
         <v>88</v>
       </c>
+      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2" t="s">
         <v>89</v>
       </c>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>90</v>
       </c>
       <c r="Q2"/>
       <c r="R2" t="s">
         <v>91</v>
       </c>
-      <c r="S2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S2"/>
       <c r="T2"/>
       <c r="U2">
-        <v>160</v>
+        <v>36</v>
       </c>
       <c r="V2"/>
       <c r="W2" t="s">
+        <v>92</v>
+      </c>
+      <c r="X2" t="s">
         <v>93</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
-      <c r="Z2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
-      <c r="AW2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
     </row>
     <row r="3" spans="1:81">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B3" t="s">
         <v>82</v>
       </c>
       <c r="C3" t="s">
         <v>83</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="H3" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="I3" t="s">
-        <v>103</v>
-[...9 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="Q3"/>
       <c r="R3" t="s">
         <v>91</v>
       </c>
       <c r="S3" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="T3"/>
       <c r="U3">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="V3"/>
       <c r="W3" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="X3" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="Y3"/>
+      <c r="Z3"/>
       <c r="AA3"/>
-      <c r="AB3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB3"/>
       <c r="AC3"/>
-      <c r="AD3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
-      <c r="AJ3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="AN3"/>
       <c r="AO3"/>
-      <c r="AP3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
-      <c r="AU3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AU3"/>
       <c r="AV3"/>
-      <c r="AW3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
     </row>
     <row r="4" spans="1:81">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="B4" t="s">
         <v>82</v>
       </c>
       <c r="C4" t="s">
         <v>83</v>
       </c>
-      <c r="D4"/>
+      <c r="D4" t="s">
+        <v>107</v>
+      </c>
       <c r="E4" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="H4" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="I4" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="J4" t="s">
         <v>87</v>
       </c>
-      <c r="K4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
       <c r="M4"/>
-      <c r="N4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="Q4"/>
       <c r="R4" t="s">
         <v>91</v>
       </c>
       <c r="S4" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="T4"/>
       <c r="U4">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="V4"/>
       <c r="W4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="X4" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-      <c r="AJ4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="AN4"/>
       <c r="AO4"/>
-      <c r="AP4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-      <c r="AU4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AU4"/>
       <c r="AV4"/>
-      <c r="AW4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
     </row>
     <row r="5" spans="1:81">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="B5" t="s">
         <v>82</v>
       </c>
       <c r="C5" t="s">
         <v>83</v>
       </c>
-      <c r="D5"/>
+      <c r="D5" t="s">
+        <v>84</v>
+      </c>
       <c r="E5" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="H5" t="s">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="I5" t="s">
-        <v>103</v>
-[...9 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="Q5"/>
       <c r="R5" t="s">
         <v>91</v>
       </c>
       <c r="S5" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="T5"/>
       <c r="U5">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="V5"/>
       <c r="W5" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="X5" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-      <c r="AJ5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-      <c r="AU5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AU5"/>
       <c r="AV5"/>
-      <c r="AW5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
     </row>
     <row r="6" spans="1:81">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="B6" t="s">
         <v>82</v>
       </c>
       <c r="C6" t="s">
         <v>83</v>
       </c>
       <c r="D6" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="E6" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="H6" t="s">
-        <v>137</v>
+        <v>98</v>
       </c>
       <c r="I6" t="s">
-        <v>103</v>
-[...9 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
       <c r="M6"/>
-      <c r="N6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>90</v>
+        <v>109</v>
       </c>
       <c r="Q6"/>
       <c r="R6" t="s">
         <v>91</v>
       </c>
-      <c r="S6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S6"/>
       <c r="T6"/>
       <c r="U6">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="V6"/>
       <c r="W6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="X6" t="s">
-        <v>139</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
-      <c r="AJ6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
-      <c r="AU6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AU6"/>
       <c r="AV6"/>
-      <c r="AW6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6" t="s">
-        <v>97</v>
-[...9 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
       <c r="BF6"/>
-      <c r="BG6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
-      <c r="BJ6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="BJ6"/>
+      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
-      <c r="BS6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
-      <c r="BV6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
     </row>
     <row r="7" spans="1:81">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>123</v>
       </c>
       <c r="B7" t="s">
         <v>82</v>
       </c>
       <c r="C7" t="s">
         <v>83</v>
       </c>
-      <c r="D7"/>
+      <c r="D7" t="s">
+        <v>107</v>
+      </c>
       <c r="E7" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="F7"/>
+        <v>123</v>
+      </c>
+      <c r="F7" t="s">
+        <v>124</v>
+      </c>
       <c r="G7" t="s">
-        <v>151</v>
+        <v>125</v>
       </c>
       <c r="H7" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="I7" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="J7" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="K7"/>
       <c r="L7" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
-        <v>90</v>
+        <v>109</v>
       </c>
       <c r="Q7"/>
       <c r="R7" t="s">
         <v>91</v>
       </c>
       <c r="S7" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="T7"/>
       <c r="U7">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="V7">
-        <v>13.0</v>
+        <v>-0.01</v>
       </c>
       <c r="W7" t="s">
-        <v>152</v>
+        <v>103</v>
       </c>
       <c r="X7" t="s">
-        <v>153</v>
-[...6 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AH7"/>
       <c r="AI7"/>
-      <c r="AJ7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7" t="s">
-        <v>156</v>
+        <v>129</v>
       </c>
       <c r="AN7" t="s">
-        <v>99</v>
+        <v>130</v>
       </c>
       <c r="AO7"/>
-      <c r="AP7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
-      <c r="AU7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AU7"/>
       <c r="AV7"/>
-      <c r="AW7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7" t="s">
-        <v>97</v>
-[...9 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
       <c r="BF7"/>
-      <c r="BG7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BG7"/>
       <c r="BH7"/>
-      <c r="BI7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
-      <c r="BS7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BS7"/>
       <c r="BT7"/>
-      <c r="BU7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
-      <c r="CC7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CC7"/>
     </row>
     <row r="8" spans="1:81">
-      <c r="A8"/>
+      <c r="A8" t="s">
+        <v>131</v>
+      </c>
       <c r="B8" t="s">
         <v>82</v>
       </c>
       <c r="C8" t="s">
         <v>83</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>167</v>
+        <v>131</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>168</v>
+        <v>132</v>
       </c>
       <c r="H8" t="s">
-        <v>102</v>
+        <v>133</v>
       </c>
       <c r="I8" t="s">
-        <v>103</v>
+        <v>134</v>
       </c>
       <c r="J8" t="s">
-        <v>87</v>
+        <v>126</v>
       </c>
       <c r="K8" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="Q8"/>
       <c r="R8" t="s">
         <v>91</v>
       </c>
       <c r="S8" t="s">
-        <v>92</v>
+        <v>136</v>
       </c>
       <c r="T8"/>
       <c r="U8">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="V8"/>
       <c r="W8" t="s">
-        <v>152</v>
-[...7 lines deleted...]
-      <c r="Z8"/>
+        <v>137</v>
+      </c>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8" t="s">
+        <v>138</v>
+      </c>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC8" t="s">
+        <v>139</v>
+      </c>
+      <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-      <c r="AJ8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8" t="s">
-        <v>172</v>
+        <v>140</v>
       </c>
       <c r="AN8" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="AO8"/>
-      <c r="AP8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
-      <c r="AS8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS8"/>
       <c r="AT8"/>
-      <c r="AU8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8" t="s">
-        <v>98</v>
+        <v>141</v>
       </c>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-      <c r="BA8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BA8"/>
       <c r="BB8" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
     </row>
     <row r="9" spans="1:81">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>142</v>
       </c>
       <c r="B9" t="s">
         <v>82</v>
       </c>
       <c r="C9" t="s">
         <v>83</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>176</v>
+        <v>142</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="H9" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="I9" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="J9" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="L9"/>
+        <v>126</v>
+      </c>
+      <c r="K9" t="s">
+        <v>144</v>
+      </c>
+      <c r="L9" t="s">
+        <v>127</v>
+      </c>
       <c r="M9"/>
       <c r="N9" t="s">
-        <v>178</v>
+        <v>100</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
-        <v>179</v>
+        <v>109</v>
       </c>
       <c r="Q9"/>
       <c r="R9" t="s">
         <v>91</v>
       </c>
       <c r="S9" t="s">
-        <v>180</v>
+        <v>136</v>
       </c>
       <c r="T9"/>
       <c r="U9">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="V9">
-        <v>48.0</v>
+        <v>25.0</v>
       </c>
       <c r="W9" t="s">
-        <v>106</v>
+        <v>145</v>
       </c>
       <c r="X9" t="s">
-        <v>181</v>
+        <v>146</v>
       </c>
       <c r="Y9" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="Z9"/>
+        <v>147</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>148</v>
+      </c>
       <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AB9" t="s">
+        <v>149</v>
+      </c>
       <c r="AC9"/>
-      <c r="AD9"/>
+      <c r="AD9" t="s">
+        <v>150</v>
+      </c>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
-      <c r="AJ9"/>
+      <c r="AJ9" t="s">
+        <v>151</v>
+      </c>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9" t="s">
-        <v>182</v>
+        <v>129</v>
       </c>
       <c r="AN9" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="AO9"/>
       <c r="AP9" t="s">
-        <v>183</v>
+        <v>152</v>
       </c>
       <c r="AQ9"/>
       <c r="AR9"/>
-      <c r="AS9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9" t="s">
-        <v>115</v>
+        <v>153</v>
       </c>
       <c r="AV9"/>
       <c r="AW9" t="s">
-        <v>98</v>
+        <v>141</v>
       </c>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-      <c r="BA9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BA9"/>
       <c r="BB9" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
+    </row>
+    <row r="10" spans="1:81">
+      <c r="A10" t="s">
+        <v>154</v>
+      </c>
+      <c r="B10" t="s">
+        <v>82</v>
+      </c>
+      <c r="C10" t="s">
+        <v>83</v>
+      </c>
+      <c r="D10"/>
+      <c r="E10" t="s">
+        <v>154</v>
+      </c>
+      <c r="F10"/>
+      <c r="G10" t="s">
+        <v>155</v>
+      </c>
+      <c r="H10" t="s">
+        <v>98</v>
+      </c>
+      <c r="I10" t="s">
+        <v>87</v>
+      </c>
+      <c r="J10" t="s">
+        <v>126</v>
+      </c>
+      <c r="K10" t="s">
+        <v>135</v>
+      </c>
+      <c r="L10" t="s">
+        <v>127</v>
+      </c>
+      <c r="M10"/>
+      <c r="N10" t="s">
+        <v>89</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10" t="s">
+        <v>91</v>
+      </c>
+      <c r="S10" t="s">
+        <v>136</v>
+      </c>
+      <c r="T10"/>
+      <c r="U10">
+        <v>18</v>
+      </c>
+      <c r="V10">
+        <v>14.0</v>
+      </c>
+      <c r="W10" t="s">
+        <v>145</v>
+      </c>
+      <c r="X10" t="s">
+        <v>156</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>147</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10" t="s">
+        <v>157</v>
+      </c>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10" t="s">
+        <v>158</v>
+      </c>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10" t="s">
+        <v>159</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO10"/>
+      <c r="AP10" t="s">
+        <v>160</v>
+      </c>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10" t="s">
+        <v>153</v>
+      </c>
+      <c r="AV10"/>
+      <c r="AW10" t="s">
+        <v>141</v>
+      </c>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+    </row>
+    <row r="11" spans="1:81">
+      <c r="A11" t="s">
+        <v>161</v>
+      </c>
+      <c r="B11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C11" t="s">
+        <v>83</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11" t="s">
+        <v>161</v>
+      </c>
+      <c r="F11"/>
+      <c r="G11" t="s">
+        <v>162</v>
+      </c>
+      <c r="H11" t="s">
+        <v>98</v>
+      </c>
+      <c r="I11" t="s">
+        <v>87</v>
+      </c>
+      <c r="J11" t="s">
+        <v>126</v>
+      </c>
+      <c r="K11" t="s">
+        <v>144</v>
+      </c>
+      <c r="L11" t="s">
+        <v>127</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11" t="s">
+        <v>91</v>
+      </c>
+      <c r="S11" t="s">
+        <v>136</v>
+      </c>
+      <c r="T11"/>
+      <c r="U11">
+        <v>25</v>
+      </c>
+      <c r="V11">
+        <v>19.0</v>
+      </c>
+      <c r="W11" t="s">
+        <v>145</v>
+      </c>
+      <c r="X11" t="s">
+        <v>164</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>147</v>
+      </c>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11" t="s">
+        <v>165</v>
+      </c>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11" t="s">
+        <v>166</v>
+      </c>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11" t="s">
+        <v>167</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO11"/>
+      <c r="AP11" t="s">
+        <v>168</v>
+      </c>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11" t="s">
+        <v>169</v>
+      </c>
+      <c r="AV11"/>
+      <c r="AW11" t="s">
+        <v>141</v>
+      </c>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>