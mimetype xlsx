--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>field_spectacle</t>
   </si>
   <si>
     <t>field_rapport_reseau</t>
   </si>
   <si>
     <t>field_diffuseur</t>
   </si>
   <si>
     <t>field_type_de_rapport</t>
   </si>
   <si>
     <t>field_nom_de_l_artiste_groupe_co</t>
   </si>
   <si>
     <t>field_titre_du_spectacle</t>
   </si>
   <si>
     <t>field_date</t>
   </si>
   <si>
     <t>field_heure</t>
   </si>
   <si>
@@ -257,170 +257,377 @@
   <si>
     <t>field_act_dev_dep_cachet_anim</t>
   </si>
   <si>
     <t>field_act_dev_dep_equip_tech</t>
   </si>
   <si>
     <t>field_act_dev_dep_techniciens</t>
   </si>
   <si>
     <t>field_act_dev_dep_licenses</t>
   </si>
   <si>
     <t>field_act_dev_dep_frais_billet</t>
   </si>
   <si>
     <t>field_act_dev_dep_publicite</t>
   </si>
   <si>
     <t>field_artiste_presente_autre</t>
   </si>
   <si>
     <t>field_act_dev_dep_cachet_autre_a</t>
   </si>
   <si>
+    <t>Caroline Raynaud - Le Téton Tardif</t>
+  </si>
+  <si>
+    <t>Réseau Ontario</t>
+  </si>
+  <si>
+    <t>Conseil des Arts de Hearst</t>
+  </si>
+  <si>
+    <t>Tournée Connexions Théâtre et Danse</t>
+  </si>
+  <si>
+    <t>jeu 12/03/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>19h30</t>
+  </si>
+  <si>
+    <t>Grand public</t>
+  </si>
+  <si>
+    <t>Théâtre</t>
+  </si>
+  <si>
+    <t>Représentation faisant partie d'une programmation de votre Réseau</t>
+  </si>
+  <si>
+    <t>Dans la saison du diffuseur</t>
+  </si>
+  <si>
+    <t>Ontario</t>
+  </si>
+  <si>
+    <t>Franco-ontarienne</t>
+  </si>
+  <si>
+    <t>1420.25$</t>
+  </si>
+  <si>
+    <t>5000.00$</t>
+  </si>
+  <si>
+    <t>162.72$</t>
+  </si>
+  <si>
+    <t>141.59$</t>
+  </si>
+  <si>
+    <t>Revenus de frais de billetterie</t>
+  </si>
+  <si>
+    <t>3524.11$</t>
+  </si>
+  <si>
+    <t>Oui</t>
+  </si>
+  <si>
+    <t>396.26$</t>
+  </si>
+  <si>
+    <t>1174.80$</t>
+  </si>
+  <si>
+    <t>24.76$</t>
+  </si>
+  <si>
+    <t>250.00$</t>
+  </si>
+  <si>
+    <t>Dépenses du bar, loge et hébergement des techniciens</t>
+  </si>
+  <si>
+    <t>Vernissage de l'exposition Au sein de la société</t>
+  </si>
+  <si>
+    <t>Activité promotionnelle visant à sensibiliser le public</t>
+  </si>
+  <si>
+    <t>Activité artistique / culturelle implicant les membres de la communauté</t>
+  </si>
+  <si>
+    <t>Galerie 815</t>
+  </si>
+  <si>
+    <t>Exposition collective d'oeuvres d'arts, d'artistes locaux</t>
+  </si>
+  <si>
+    <t>50.00 participants</t>
+  </si>
+  <si>
+    <t>Melissa Ouimet - SOS</t>
+  </si>
+  <si>
+    <t>Tournée Musicaction</t>
+  </si>
+  <si>
+    <t>ven 27/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>20h00</t>
+  </si>
+  <si>
+    <t>Grand public, Scolaire</t>
+  </si>
+  <si>
+    <t>Chanson</t>
+  </si>
+  <si>
+    <t>4033.88$</t>
+  </si>
+  <si>
+    <t>445.02$</t>
+  </si>
+  <si>
+    <t>939.82$</t>
+  </si>
+  <si>
+    <t>Revenus du bar</t>
+  </si>
+  <si>
+    <t>3000.00$</t>
+  </si>
+  <si>
+    <t>Non</t>
+  </si>
+  <si>
+    <t>1204.02$</t>
+  </si>
+  <si>
+    <t>874.97$</t>
+  </si>
+  <si>
+    <t>2812.20$</t>
+  </si>
+  <si>
+    <t>60.81$</t>
+  </si>
+  <si>
+    <t>99.95$</t>
+  </si>
+  <si>
+    <t>Dépenses du bar, loge et entretien de la salle</t>
+  </si>
+  <si>
+    <t>Reney Ray - À l’ouest du réel</t>
+  </si>
+  <si>
+    <t>Plateau double - Reney Ray et Mitch Jean Band</t>
+  </si>
+  <si>
+    <t>ven 26/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>Programmation par le diffuseur agissant individuellement</t>
+  </si>
+  <si>
+    <t>10335.00$</t>
+  </si>
+  <si>
+    <t>1633.05$</t>
+  </si>
+  <si>
+    <t>246.00$</t>
+  </si>
+  <si>
+    <t>3223.00$</t>
+  </si>
+  <si>
+    <t>Revenus de frais de billetterie et tirage 50/50</t>
+  </si>
+  <si>
+    <t>8834.90$</t>
+  </si>
+  <si>
+    <t>1559.87$</t>
+  </si>
+  <si>
+    <t>2457.26$</t>
+  </si>
+  <si>
+    <t>2734.15$</t>
+  </si>
+  <si>
+    <t>277.41$</t>
+  </si>
+  <si>
+    <t>120.62$</t>
+  </si>
+  <si>
+    <t>21.59$</t>
+  </si>
+  <si>
+    <t>Dépenses du bar, Marchandise, loge, tirage 50/50</t>
+  </si>
+  <si>
+    <t>François Massicotte - 8.0!</t>
+  </si>
+  <si>
+    <t>8.0!</t>
+  </si>
+  <si>
+    <t>ven 12/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>Humour</t>
+  </si>
+  <si>
+    <t>Québec</t>
+  </si>
+  <si>
+    <t>Québécoise</t>
+  </si>
+  <si>
+    <t>12947.45$</t>
+  </si>
+  <si>
+    <t>2266.15$</t>
+  </si>
+  <si>
+    <t>1723.89$</t>
+  </si>
+  <si>
+    <t>9041.33$</t>
+  </si>
+  <si>
+    <t>390.24$</t>
+  </si>
+  <si>
+    <t>1753.08$</t>
+  </si>
+  <si>
+    <t>2244.07$</t>
+  </si>
+  <si>
+    <t>144.33$</t>
+  </si>
+  <si>
+    <t>121.54$</t>
+  </si>
+  <si>
+    <t>Droits d'auteurs, Dépenses du bar, tirage 50/50</t>
+  </si>
+  <si>
     <t>Maxim Martin - Chien - en rodage</t>
   </si>
   <si>
-    <t>Réseau Ontario</t>
-[...4 lines deleted...]
-  <si>
     <t>Chien - en rodage</t>
   </si>
   <si>
     <t>jeu 19/09/2024 - 12:00</t>
   </si>
   <si>
-    <t>20h00</t>
-[...16 lines deleted...]
-  <si>
     <t>13405.00$</t>
   </si>
   <si>
     <t>1286.00$</t>
   </si>
   <si>
     <t>7624.00$</t>
   </si>
   <si>
-    <t>Non</t>
-[...1 lines deleted...]
-  <si>
     <t>120.00$</t>
   </si>
   <si>
     <t>Loge</t>
   </si>
   <si>
     <t>109.00$</t>
   </si>
   <si>
     <t>100.00$</t>
   </si>
   <si>
     <t>62.00$</t>
   </si>
   <si>
     <t>Travis Cormier - Travis Cormier</t>
   </si>
   <si>
     <t>sam 07/09/2024 - 12:00</t>
   </si>
   <si>
-    <t>Chanson</t>
-[...4 lines deleted...]
-  <si>
     <t>Nouveau-Brunswick</t>
   </si>
   <si>
     <t>Acadienne</t>
   </si>
   <si>
     <t>12055.00$</t>
   </si>
   <si>
     <t>203.00$</t>
   </si>
   <si>
     <t>4331.00$</t>
   </si>
   <si>
     <t>8315.00$</t>
   </si>
   <si>
     <t>1320.00$</t>
   </si>
   <si>
     <t>196.00$</t>
   </si>
   <si>
     <t>3284.00$</t>
   </si>
   <si>
     <t>122.00$</t>
   </si>
   <si>
     <t>Jay du Temple - Fin</t>
   </si>
   <si>
     <t>lun 01/07/2024 - 12:00</t>
   </si>
   <si>
     <t>7094.00$</t>
   </si>
   <si>
     <t>835.00$</t>
   </si>
   <si>
     <t>4158.00$</t>
   </si>
   <si>
-    <t>Oui</t>
-[...1 lines deleted...]
-  <si>
     <t>75.00$</t>
   </si>
   <si>
     <t>2434.00$</t>
   </si>
   <si>
     <t>37.00$</t>
   </si>
   <si>
     <t>Mona DeGrenoble - Mona DeGrenoble</t>
   </si>
   <si>
     <t>ven 07/06/2024 - 12:00</t>
   </si>
   <si>
     <t>Dans la saison du diffuseur, Lors d'un festival dans la communauté</t>
   </si>
   <si>
     <t>Lors de notre Cabaret Queer annuel</t>
   </si>
   <si>
     <t>4599.00$</t>
   </si>
   <si>
     <t>25.00$</t>
@@ -434,56 +641,50 @@
   <si>
     <t>63.00$</t>
   </si>
   <si>
     <t>36.00$</t>
   </si>
   <si>
     <t>468.00$</t>
   </si>
   <si>
     <t>Orchestre d'harmonie de ESCH - Concert annuel 2024</t>
   </si>
   <si>
     <t>Non applicable</t>
   </si>
   <si>
     <t>mer 05/06/2024 - 12:00</t>
   </si>
   <si>
     <t>19h00</t>
   </si>
   <si>
     <t>Musique (Instrumental)</t>
   </si>
   <si>
-    <t>Ontario</t>
-[...4 lines deleted...]
-  <si>
     <t>1711.00$</t>
   </si>
   <si>
     <t>77.00$</t>
   </si>
   <si>
     <t>0.00$</t>
   </si>
   <si>
     <t>50% des profits de la soirée</t>
   </si>
   <si>
     <t>74.00$</t>
   </si>
   <si>
     <t>31.00$</t>
   </si>
   <si>
     <t>855.00$</t>
   </si>
   <si>
     <t>Michael Faulkner - Récital HOREM</t>
   </si>
   <si>
     <t>sam 04/05/2024 - 12:00</t>
@@ -522,203 +723,50 @@
     <t>41.00$</t>
   </si>
   <si>
     <t>318.00$</t>
   </si>
   <si>
     <t>Loge + Dépenses de bar</t>
   </si>
   <si>
     <t>Récital</t>
   </si>
   <si>
     <t>ven 03/05/2024 - 12:00</t>
   </si>
   <si>
     <t>Atelier de développement créative avec public cible, Activité artistique / culturelle implicant les membres de la communauté</t>
   </si>
   <si>
     <t>Comité HOREM (Hearst ON et région en musique)</t>
   </si>
   <si>
     <t>Volets compétitifs et non-compétitifs de performances musicales</t>
   </si>
   <si>
     <t>150.00 participants</t>
-  </si>
-[...151 lines deleted...]
-    <t>278.00$</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1033,109 +1081,109 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CC11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="60.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="38" max="38" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="53" max="53" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="36.42" bestFit="true" customWidth="true" style="0"/>
-    <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="147.393" bestFit="true" customWidth="true" style="0"/>
-    <col min="60" max="60" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="54.13" bestFit="true" customWidth="true" style="0"/>
-    <col min="62" max="62" width="299.498" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="38.848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:81">
       <c r="A1" t="s">
         <v>0</v>
       </c>
@@ -1368,1394 +1416,1434 @@
         <v>76</v>
       </c>
       <c r="BZ1" t="s">
         <v>77</v>
       </c>
       <c r="CA1" t="s">
         <v>78</v>
       </c>
       <c r="CB1" t="s">
         <v>79</v>
       </c>
       <c r="CC1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:81">
       <c r="A2" t="s">
         <v>81</v>
       </c>
       <c r="B2" t="s">
         <v>82</v>
       </c>
       <c r="C2" t="s">
         <v>83</v>
       </c>
-      <c r="D2"/>
+      <c r="D2" t="s">
+        <v>84</v>
+      </c>
       <c r="E2" t="s">
         <v>81</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F2"/>
       <c r="G2" t="s">
         <v>85</v>
       </c>
       <c r="H2" t="s">
         <v>86</v>
       </c>
       <c r="I2" t="s">
         <v>87</v>
       </c>
       <c r="J2" t="s">
         <v>88</v>
       </c>
-      <c r="K2"/>
+      <c r="K2" t="s">
+        <v>89</v>
+      </c>
       <c r="L2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M2"/>
       <c r="N2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O2"/>
       <c r="P2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="Q2"/>
       <c r="R2" t="s">
         <v>83</v>
       </c>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2">
-        <v>415</v>
+        <v>83</v>
       </c>
       <c r="V2">
-        <v>374.0</v>
-[...1 lines deleted...]
-      <c r="W2"/>
+        <v>57.0</v>
+      </c>
+      <c r="W2">
+        <v>35</v>
+      </c>
       <c r="X2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-      <c r="AE2"/>
+      <c r="AE2" t="s">
+        <v>94</v>
+      </c>
       <c r="AF2"/>
-      <c r="AG2"/>
+      <c r="AG2" t="s">
+        <v>95</v>
+      </c>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AK2"/>
-      <c r="AL2"/>
+      <c r="AL2" t="s">
+        <v>97</v>
+      </c>
       <c r="AM2" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="AN2" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="AO2"/>
-      <c r="AP2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AP2"/>
       <c r="AQ2"/>
-      <c r="AR2" t="s">
-[...2 lines deleted...]
-      <c r="AS2"/>
+      <c r="AR2"/>
+      <c r="AS2" t="s">
+        <v>100</v>
+      </c>
       <c r="AT2"/>
       <c r="AU2"/>
-      <c r="AV2"/>
+      <c r="AV2" t="s">
+        <v>101</v>
+      </c>
       <c r="AW2"/>
       <c r="AX2" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="AY2" t="s">
+        <v>103</v>
+      </c>
+      <c r="AZ2"/>
+      <c r="BA2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BB2" t="s">
         <v>99</v>
       </c>
-      <c r="AZ2" t="s">
-[...8 lines deleted...]
-      <c r="BE2"/>
+      <c r="BC2" t="s">
+        <v>105</v>
+      </c>
+      <c r="BD2" t="s">
+        <v>85</v>
+      </c>
+      <c r="BE2" t="s">
+        <v>106</v>
+      </c>
       <c r="BF2"/>
-      <c r="BG2"/>
+      <c r="BG2" t="s">
+        <v>107</v>
+      </c>
       <c r="BH2"/>
-      <c r="BI2"/>
-[...2 lines deleted...]
-      <c r="BL2"/>
+      <c r="BI2" t="s">
+        <v>108</v>
+      </c>
+      <c r="BJ2" t="s">
+        <v>109</v>
+      </c>
+      <c r="BK2" t="s">
+        <v>108</v>
+      </c>
+      <c r="BL2" t="s">
+        <v>110</v>
+      </c>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
     </row>
     <row r="3" spans="1:81">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="B3" t="s">
         <v>82</v>
       </c>
       <c r="C3" t="s">
         <v>83</v>
       </c>
-      <c r="D3"/>
+      <c r="D3" t="s">
+        <v>112</v>
+      </c>
       <c r="E3" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="H3" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
       <c r="I3" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="J3" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="K3" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="L3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="Q3"/>
       <c r="R3" t="s">
         <v>83</v>
       </c>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3">
-        <v>300</v>
+        <v>169</v>
       </c>
       <c r="V3">
-        <v>270.0</v>
-[...1 lines deleted...]
-      <c r="W3"/>
+        <v>149.0</v>
+      </c>
+      <c r="W3">
+        <v>35</v>
+      </c>
       <c r="X3" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-      <c r="AG3"/>
+      <c r="AG3" t="s">
+        <v>118</v>
+      </c>
       <c r="AH3"/>
-      <c r="AI3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AI3"/>
       <c r="AJ3" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="AK3"/>
-      <c r="AL3"/>
+      <c r="AL3" t="s">
+        <v>120</v>
+      </c>
       <c r="AM3" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="AN3" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="AO3"/>
       <c r="AP3" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="AW3"/>
       <c r="AX3" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="AY3" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="AZ3"/>
       <c r="BA3" t="s">
-        <v>97</v>
+        <v>128</v>
       </c>
       <c r="BB3" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
     </row>
     <row r="4" spans="1:81">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="B4" t="s">
         <v>82</v>
       </c>
       <c r="C4" t="s">
         <v>83</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="F4"/>
+        <v>129</v>
+      </c>
+      <c r="F4" t="s">
+        <v>130</v>
+      </c>
       <c r="G4" t="s">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="H4" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
       <c r="I4" t="s">
         <v>87</v>
       </c>
       <c r="J4" t="s">
-        <v>88</v>
+        <v>116</v>
       </c>
       <c r="K4" t="s">
-        <v>104</v>
+        <v>132</v>
       </c>
       <c r="L4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O4"/>
       <c r="P4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="Q4"/>
       <c r="R4" t="s">
         <v>83</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4">
-        <v>260</v>
+        <v>245</v>
       </c>
       <c r="V4">
-        <v>236.0</v>
-[...1 lines deleted...]
-      <c r="W4"/>
+        <v>220.0</v>
+      </c>
+      <c r="W4">
+        <v>50</v>
+      </c>
       <c r="X4" t="s">
-        <v>117</v>
+        <v>133</v>
       </c>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AG4" t="s">
+        <v>134</v>
+      </c>
       <c r="AH4"/>
-      <c r="AI4"/>
+      <c r="AI4" t="s">
+        <v>135</v>
+      </c>
       <c r="AJ4" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="AK4"/>
-      <c r="AL4"/>
+      <c r="AL4" t="s">
+        <v>137</v>
+      </c>
       <c r="AM4" t="s">
-        <v>119</v>
+        <v>138</v>
       </c>
       <c r="AN4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="AO4"/>
-      <c r="AP4"/>
+      <c r="AP4" t="s">
+        <v>139</v>
+      </c>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4" t="s">
-        <v>121</v>
+        <v>140</v>
       </c>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>144</v>
+      </c>
+      <c r="AZ4"/>
+      <c r="BA4" t="s">
+        <v>145</v>
+      </c>
+      <c r="BB4" t="s">
         <v>122</v>
-      </c>
-[...10 lines deleted...]
-        <v>95</v>
       </c>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
     </row>
     <row r="5" spans="1:81">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="B5" t="s">
         <v>82</v>
       </c>
       <c r="C5" t="s">
         <v>83</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="F5"/>
+        <v>146</v>
+      </c>
+      <c r="F5" t="s">
+        <v>147</v>
+      </c>
       <c r="G5" t="s">
-        <v>125</v>
+        <v>148</v>
       </c>
       <c r="H5" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
       <c r="I5" t="s">
         <v>87</v>
       </c>
       <c r="J5" t="s">
-        <v>88</v>
+        <v>149</v>
       </c>
       <c r="K5" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="L5" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="M5"/>
       <c r="N5" t="s">
-        <v>90</v>
+        <v>150</v>
       </c>
       <c r="O5"/>
       <c r="P5" t="s">
-        <v>91</v>
+        <v>151</v>
       </c>
       <c r="Q5"/>
       <c r="R5" t="s">
         <v>83</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5">
-        <v>180</v>
+        <v>420</v>
       </c>
       <c r="V5">
-        <v>160.0</v>
-[...1 lines deleted...]
-      <c r="W5"/>
+        <v>394.0</v>
+      </c>
+      <c r="W5">
+        <v>45</v>
+      </c>
       <c r="X5" t="s">
-        <v>128</v>
+        <v>152</v>
       </c>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-      <c r="AG5"/>
+      <c r="AG5" t="s">
+        <v>153</v>
+      </c>
       <c r="AH5"/>
-      <c r="AI5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AI5"/>
       <c r="AJ5" t="s">
-        <v>130</v>
+        <v>154</v>
       </c>
       <c r="AK5"/>
-      <c r="AL5"/>
-      <c r="AM5"/>
+      <c r="AL5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>155</v>
+      </c>
       <c r="AN5" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-      <c r="AP5"/>
+        <v>122</v>
+      </c>
+      <c r="AO5"/>
+      <c r="AP5" t="s">
+        <v>156</v>
+      </c>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5" t="s">
-        <v>132</v>
+        <v>157</v>
       </c>
       <c r="AT5"/>
       <c r="AU5"/>
-      <c r="AV5"/>
+      <c r="AV5" t="s">
+        <v>158</v>
+      </c>
       <c r="AW5"/>
       <c r="AX5" t="s">
-        <v>133</v>
+        <v>159</v>
       </c>
       <c r="AY5" t="s">
-        <v>134</v>
+        <v>160</v>
       </c>
       <c r="AZ5"/>
       <c r="BA5" t="s">
-        <v>97</v>
+        <v>161</v>
       </c>
       <c r="BB5" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
     </row>
     <row r="6" spans="1:81">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>162</v>
       </c>
       <c r="B6" t="s">
         <v>82</v>
       </c>
       <c r="C6" t="s">
         <v>83</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D6"/>
       <c r="E6" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="F6"/>
+        <v>162</v>
+      </c>
+      <c r="F6" t="s">
+        <v>163</v>
+      </c>
       <c r="G6" t="s">
-        <v>137</v>
+        <v>164</v>
       </c>
       <c r="H6" t="s">
-        <v>138</v>
+        <v>114</v>
       </c>
       <c r="I6" t="s">
         <v>87</v>
       </c>
       <c r="J6" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="K6"/>
       <c r="L6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M6"/>
       <c r="N6" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="Q6"/>
       <c r="R6" t="s">
         <v>83</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6">
-        <v>210</v>
+        <v>415</v>
       </c>
       <c r="V6">
-        <v>202.0</v>
+        <v>374.0</v>
       </c>
       <c r="W6"/>
       <c r="X6" t="s">
-        <v>142</v>
+        <v>165</v>
       </c>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6" t="s">
-        <v>143</v>
+        <v>166</v>
       </c>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="AN6"/>
+        <v>167</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>122</v>
+      </c>
       <c r="AO6"/>
-      <c r="AP6"/>
+      <c r="AP6" t="s">
+        <v>168</v>
+      </c>
       <c r="AQ6"/>
       <c r="AR6" t="s">
-        <v>145</v>
+        <v>169</v>
       </c>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6" t="s">
-        <v>146</v>
+        <v>170</v>
       </c>
       <c r="AY6" t="s">
-        <v>147</v>
+        <v>171</v>
       </c>
       <c r="AZ6" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="BA6"/>
       <c r="BB6" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
     </row>
     <row r="7" spans="1:81">
       <c r="A7" t="s">
-        <v>149</v>
+        <v>173</v>
       </c>
       <c r="B7" t="s">
         <v>82</v>
       </c>
       <c r="C7" t="s">
         <v>83</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>149</v>
+        <v>173</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>150</v>
+        <v>174</v>
       </c>
       <c r="H7" t="s">
-        <v>138</v>
+        <v>114</v>
       </c>
       <c r="I7" t="s">
-        <v>151</v>
+        <v>87</v>
       </c>
       <c r="J7" t="s">
-        <v>139</v>
+        <v>116</v>
       </c>
       <c r="K7" t="s">
-        <v>104</v>
+        <v>132</v>
       </c>
       <c r="L7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M7"/>
-      <c r="N7"/>
+      <c r="N7" t="s">
+        <v>175</v>
+      </c>
       <c r="O7"/>
-      <c r="P7"/>
+      <c r="P7" t="s">
+        <v>176</v>
+      </c>
       <c r="Q7"/>
       <c r="R7" t="s">
         <v>83</v>
       </c>
-      <c r="S7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S7"/>
       <c r="T7"/>
       <c r="U7">
-        <v>50</v>
+        <v>300</v>
       </c>
       <c r="V7">
-        <v>41.0</v>
+        <v>270.0</v>
       </c>
       <c r="W7"/>
       <c r="X7" t="s">
-        <v>153</v>
+        <v>177</v>
       </c>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-      <c r="AB7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AB7"/>
+      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AG7"/>
       <c r="AH7"/>
-      <c r="AI7"/>
-      <c r="AJ7"/>
+      <c r="AI7" t="s">
+        <v>178</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>179</v>
+      </c>
       <c r="AK7"/>
-      <c r="AL7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AL7"/>
       <c r="AM7" t="s">
-        <v>157</v>
+        <v>180</v>
       </c>
       <c r="AN7" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="AO7"/>
       <c r="AP7" t="s">
-        <v>158</v>
+        <v>181</v>
       </c>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7" t="s">
-        <v>159</v>
+        <v>182</v>
       </c>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7" t="s">
-        <v>160</v>
+        <v>183</v>
       </c>
       <c r="AW7"/>
       <c r="AX7" t="s">
-        <v>161</v>
+        <v>184</v>
       </c>
       <c r="AY7" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="AZ7"/>
       <c r="BA7" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="BB7" t="s">
-        <v>120</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="BC7"/>
+      <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-      <c r="BG7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BG7"/>
       <c r="BH7"/>
-      <c r="BI7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
     </row>
     <row r="8" spans="1:81">
       <c r="A8" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="B8" t="s">
         <v>82</v>
       </c>
       <c r="C8" t="s">
         <v>83</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
       <c r="H8" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
       <c r="I8" t="s">
         <v>87</v>
       </c>
       <c r="J8" t="s">
-        <v>103</v>
+        <v>149</v>
       </c>
       <c r="K8" t="s">
-        <v>104</v>
+        <v>132</v>
       </c>
       <c r="L8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>90</v>
+        <v>150</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>91</v>
+        <v>151</v>
       </c>
       <c r="Q8"/>
       <c r="R8" t="s">
         <v>83</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8">
-        <v>460</v>
+        <v>260</v>
       </c>
       <c r="V8">
-        <v>448.0</v>
+        <v>236.0</v>
       </c>
       <c r="W8"/>
       <c r="X8" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-      <c r="AG8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AG8"/>
       <c r="AH8"/>
-      <c r="AI8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AI8"/>
       <c r="AJ8" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="AK8"/>
-      <c r="AL8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AL8"/>
       <c r="AM8" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="AN8" t="s">
-        <v>120</v>
+        <v>99</v>
       </c>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="AW8"/>
       <c r="AX8" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="AY8"/>
+        <v>192</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>171</v>
+      </c>
       <c r="AZ8"/>
-      <c r="BA8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BA8"/>
       <c r="BB8" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
     </row>
     <row r="9" spans="1:81">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="B9" t="s">
         <v>82</v>
       </c>
       <c r="C9" t="s">
         <v>83</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="F9"/>
       <c r="G9" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="H9" t="s">
-        <v>185</v>
+        <v>114</v>
       </c>
       <c r="I9" t="s">
-        <v>186</v>
+        <v>87</v>
       </c>
       <c r="J9" t="s">
-        <v>187</v>
+        <v>149</v>
       </c>
       <c r="K9" t="s">
-        <v>188</v>
+        <v>132</v>
       </c>
       <c r="L9" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="M9"/>
+        <v>195</v>
+      </c>
+      <c r="M9" t="s">
+        <v>196</v>
+      </c>
       <c r="N9" t="s">
-        <v>90</v>
+        <v>150</v>
       </c>
       <c r="O9"/>
-      <c r="P9"/>
+      <c r="P9" t="s">
+        <v>151</v>
+      </c>
       <c r="Q9"/>
-      <c r="R9"/>
+      <c r="R9" t="s">
+        <v>83</v>
+      </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9">
-        <v>40</v>
+        <v>180</v>
       </c>
       <c r="V9">
-        <v>29.0</v>
+        <v>160.0</v>
       </c>
       <c r="W9"/>
       <c r="X9" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-      <c r="AH9" t="s">
-[...6 lines deleted...]
-      </c>
+      <c r="AH9"/>
+      <c r="AI9" t="s">
+        <v>198</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>199</v>
+      </c>
+      <c r="AK9"/>
       <c r="AL9"/>
-      <c r="AM9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AM9"/>
       <c r="AN9" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="AO9"/>
+        <v>122</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>200</v>
+      </c>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
-      <c r="AX9"/>
-      <c r="AY9"/>
+      <c r="AX9" t="s">
+        <v>202</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>203</v>
+      </c>
       <c r="AZ9"/>
       <c r="BA9" t="s">
-        <v>194</v>
+        <v>169</v>
       </c>
       <c r="BB9" t="s">
-        <v>120</v>
-[...9 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
       <c r="BF9"/>
-      <c r="BG9" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
     </row>
     <row r="10" spans="1:81">
       <c r="A10" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B10" t="s">
         <v>82</v>
       </c>
       <c r="C10" t="s">
         <v>83</v>
       </c>
-      <c r="D10"/>
+      <c r="D10" t="s">
+        <v>205</v>
+      </c>
       <c r="E10" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="H10" t="s">
-        <v>86</v>
+        <v>207</v>
       </c>
       <c r="I10" t="s">
         <v>87</v>
       </c>
       <c r="J10" t="s">
-        <v>103</v>
+        <v>208</v>
       </c>
       <c r="K10" t="s">
-        <v>188</v>
+        <v>132</v>
       </c>
       <c r="L10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M10"/>
       <c r="N10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O10"/>
       <c r="P10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="Q10"/>
       <c r="R10" t="s">
         <v>83</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10">
-        <v>47</v>
+        <v>210</v>
       </c>
       <c r="V10">
-        <v>27.0</v>
+        <v>202.0</v>
       </c>
       <c r="W10"/>
       <c r="X10" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-      <c r="AG10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AG10"/>
       <c r="AH10"/>
-      <c r="AI10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AI10"/>
       <c r="AJ10" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AK10"/>
-      <c r="AL10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AL10"/>
       <c r="AM10" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
-      <c r="AR10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR10" t="s">
+        <v>212</v>
+      </c>
+      <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
-      <c r="AV10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AY10" t="s">
-        <v>212</v>
-[...4 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>215</v>
+      </c>
+      <c r="BA10"/>
       <c r="BB10" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
     </row>
     <row r="11" spans="1:81">
       <c r="A11" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B11" t="s">
         <v>82</v>
       </c>
       <c r="C11" t="s">
         <v>83</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H11" t="s">
-        <v>138</v>
+        <v>207</v>
       </c>
       <c r="I11" t="s">
-        <v>87</v>
+        <v>218</v>
       </c>
       <c r="J11" t="s">
-        <v>103</v>
+        <v>208</v>
       </c>
       <c r="K11" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="L11"/>
+        <v>132</v>
+      </c>
+      <c r="L11" t="s">
+        <v>90</v>
+      </c>
       <c r="M11"/>
-      <c r="N11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N11"/>
       <c r="O11"/>
-      <c r="P11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11" t="s">
         <v>83</v>
       </c>
-      <c r="S11"/>
+      <c r="S11" t="s">
+        <v>219</v>
+      </c>
       <c r="T11"/>
       <c r="U11">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="V11">
-        <v>0.0</v>
+        <v>41.0</v>
       </c>
       <c r="W11"/>
       <c r="X11" t="s">
-        <v>144</v>
+        <v>220</v>
       </c>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-      <c r="AB11"/>
-      <c r="AC11"/>
+      <c r="AB11" t="s">
+        <v>221</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>222</v>
+      </c>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-      <c r="AG11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG11" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
-      <c r="AK11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AK11"/>
       <c r="AL11" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="AM11" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="AN11"/>
+        <v>224</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>122</v>
+      </c>
       <c r="AO11"/>
-      <c r="AP11"/>
+      <c r="AP11" t="s">
+        <v>225</v>
+      </c>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11" t="s">
-        <v>193</v>
+        <v>226</v>
       </c>
       <c r="AT11"/>
       <c r="AU11"/>
-      <c r="AV11"/>
+      <c r="AV11" t="s">
+        <v>227</v>
+      </c>
       <c r="AW11"/>
       <c r="AX11" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="AY11" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="AZ11"/>
       <c r="BA11" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="BB11" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-      <c r="BD11"/>
+        <v>99</v>
+      </c>
+      <c r="BC11" t="s">
+        <v>231</v>
+      </c>
+      <c r="BD11" t="s">
+        <v>232</v>
+      </c>
       <c r="BE11"/>
       <c r="BF11"/>
-      <c r="BG11"/>
+      <c r="BG11" t="s">
+        <v>233</v>
+      </c>
       <c r="BH11"/>
-      <c r="BI11"/>
-[...2 lines deleted...]
-      <c r="BL11"/>
+      <c r="BI11" t="s">
+        <v>234</v>
+      </c>
+      <c r="BJ11" t="s">
+        <v>235</v>
+      </c>
+      <c r="BK11" t="s">
+        <v>83</v>
+      </c>
+      <c r="BL11" t="s">
+        <v>236</v>
+      </c>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>