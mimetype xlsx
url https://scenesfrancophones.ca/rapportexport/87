--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>field_spectacle</t>
   </si>
   <si>
     <t>field_rapport_reseau</t>
   </si>
   <si>
     <t>field_diffuseur</t>
   </si>
   <si>
     <t>field_type_de_rapport</t>
   </si>
   <si>
     <t>field_nom_de_l_artiste_groupe_co</t>
   </si>
   <si>
     <t>field_titre_du_spectacle</t>
   </si>
   <si>
     <t>field_date</t>
   </si>
   <si>
     <t>field_heure</t>
   </si>
   <si>
@@ -257,105 +257,243 @@
   <si>
     <t>field_act_dev_dep_cachet_anim</t>
   </si>
   <si>
     <t>field_act_dev_dep_equip_tech</t>
   </si>
   <si>
     <t>field_act_dev_dep_techniciens</t>
   </si>
   <si>
     <t>field_act_dev_dep_licenses</t>
   </si>
   <si>
     <t>field_act_dev_dep_frais_billet</t>
   </si>
   <si>
     <t>field_act_dev_dep_publicite</t>
   </si>
   <si>
     <t>field_artiste_presente_autre</t>
   </si>
   <si>
     <t>field_act_dev_dep_cachet_autre_a</t>
   </si>
   <si>
+    <t>Katia Café-Fébrissy - Ça rime avec Vinaigre</t>
+  </si>
+  <si>
+    <t>Réseau Ontario</t>
+  </si>
+  <si>
+    <t>Conseil des organismes francophones de la région de Durham</t>
+  </si>
+  <si>
+    <t>Tournée bénéficiant du FICT</t>
+  </si>
+  <si>
+    <t>Katia Café-Fébrissy</t>
+  </si>
+  <si>
+    <t>Ça rime avec Vinaigre</t>
+  </si>
+  <si>
+    <t>sam 21/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>180h00</t>
+  </si>
+  <si>
+    <t>Grand public</t>
+  </si>
+  <si>
+    <t>Théâtre</t>
+  </si>
+  <si>
+    <t>Programmation par le diffuseur agissant individuellement</t>
+  </si>
+  <si>
+    <t>Dans la saison du diffuseur</t>
+  </si>
+  <si>
+    <t>Ontario</t>
+  </si>
+  <si>
+    <t>Franco-ontarienne</t>
+  </si>
+  <si>
+    <t>528.00$</t>
+  </si>
+  <si>
+    <t>800.00$</t>
+  </si>
+  <si>
+    <t>5800.00$</t>
+  </si>
+  <si>
+    <t>3391.13$</t>
+  </si>
+  <si>
+    <t>Non</t>
+  </si>
+  <si>
+    <t>109.37$</t>
+  </si>
+  <si>
+    <t>681.98$</t>
+  </si>
+  <si>
+    <t>117.52$</t>
+  </si>
+  <si>
+    <t>-0.02$</t>
+  </si>
+  <si>
+    <t>180.00$</t>
+  </si>
+  <si>
+    <t>Oui</t>
+  </si>
+  <si>
+    <t>Discussion avec Katia</t>
+  </si>
+  <si>
+    <t>jeu 21/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Activité promotionnelle visant à sensibiliser le public</t>
+  </si>
+  <si>
+    <t>Rencontre entre l'artiste et un public cible</t>
+  </si>
+  <si>
+    <t>Alfy Azialoma - animatrice</t>
+  </si>
+  <si>
+    <t>Alfy a animé une conversation, avec questions et réponses entre l'artiste et le public. Les questions tournaient autour de l'experience de l'artiste et la demarche de creation.</t>
+  </si>
+  <si>
+    <t>St Francis theatre</t>
+  </si>
+  <si>
+    <t>49.00 participants</t>
+  </si>
+  <si>
+    <t>169.50$</t>
+  </si>
+  <si>
+    <t>550.00$</t>
+  </si>
+  <si>
+    <t>Mélissa Bédard - Piano Voix Nouveau Spectacle</t>
+  </si>
+  <si>
+    <t>Non applicable</t>
+  </si>
+  <si>
+    <t>Mélissa Bédard</t>
+  </si>
+  <si>
+    <t>sam 04/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>20h00</t>
+  </si>
+  <si>
+    <t>Chanson</t>
+  </si>
+  <si>
+    <t>Québec</t>
+  </si>
+  <si>
+    <t>Québécoise</t>
+  </si>
+  <si>
+    <t>900.00$</t>
+  </si>
+  <si>
+    <t>5368.00$</t>
+  </si>
+  <si>
+    <t>1071.00$</t>
+  </si>
+  <si>
+    <t>Melissa Ouimet - SOS</t>
+  </si>
+  <si>
+    <t>Tournée Musicaction, Non applicable</t>
+  </si>
+  <si>
+    <t>Melissa Ouimet</t>
+  </si>
+  <si>
+    <t>SOS</t>
+  </si>
+  <si>
+    <t>sam 21/03/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>20H00</t>
+  </si>
+  <si>
+    <t>920.00$</t>
+  </si>
+  <si>
+    <t>3000.00$</t>
+  </si>
+  <si>
+    <t>210.96$</t>
+  </si>
+  <si>
+    <t>Souper</t>
+  </si>
+  <si>
+    <t>0.00$</t>
+  </si>
+  <si>
+    <t>99.44$</t>
+  </si>
+  <si>
     <t>BRIAN ST-PIERRE - Brian St-Pierre</t>
   </si>
   <si>
-    <t>Réseau Ontario</t>
-[...7 lines deleted...]
-  <si>
     <t>TOUT SIMPLEMENT BRIAN</t>
   </si>
   <si>
     <t>sam 19/10/2024 - 12:00</t>
   </si>
   <si>
-    <t>20h00</t>
-[...19 lines deleted...]
-  <si>
     <t>Autre</t>
   </si>
   <si>
     <t>Sans objet</t>
   </si>
   <si>
     <t>1086.00$</t>
   </si>
   <si>
     <t>2000.00$</t>
-  </si>
-[...4 lines deleted...]
-    <t>0.00$</t>
   </si>
   <si>
     <t>949.20$</t>
   </si>
   <si>
     <t>56.00$</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -665,62 +803,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC2"/>
+  <dimension ref="A1:CC5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
@@ -729,56 +867,56 @@
     <col min="32" max="32" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="57" max="57" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="208.663" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="38.848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:81">
       <c r="A1" t="s">
         <v>0</v>
       </c>
@@ -1015,176 +1153,613 @@
       </c>
       <c r="CA1" t="s">
         <v>78</v>
       </c>
       <c r="CB1" t="s">
         <v>79</v>
       </c>
       <c r="CC1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:81">
       <c r="A2" t="s">
         <v>81</v>
       </c>
       <c r="B2" t="s">
         <v>82</v>
       </c>
       <c r="C2" t="s">
         <v>83</v>
       </c>
       <c r="D2" t="s">
         <v>84</v>
       </c>
       <c r="E2" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="F2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M2"/>
       <c r="N2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O2"/>
       <c r="P2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Q2"/>
       <c r="R2" t="s">
         <v>83</v>
       </c>
-      <c r="S2" t="s">
-[...2 lines deleted...]
-      <c r="T2" t="s">
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2">
+        <v>75</v>
+      </c>
+      <c r="V2">
+        <v>65.0</v>
+      </c>
+      <c r="W2">
+        <v>15</v>
+      </c>
+      <c r="X2" t="s">
         <v>95</v>
-      </c>
-[...8 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
-      <c r="AB2"/>
+      <c r="AB2" t="s">
+        <v>96</v>
+      </c>
       <c r="AC2"/>
       <c r="AD2"/>
-      <c r="AE2"/>
+      <c r="AE2" t="s">
+        <v>97</v>
+      </c>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AN2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AO2" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="AP2"/>
+      <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="AU2"/>
+        <v>101</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>102</v>
+      </c>
       <c r="AV2" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="AW2"/>
       <c r="AX2"/>
-      <c r="AY2"/>
+      <c r="AY2" t="s">
+        <v>104</v>
+      </c>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      <c r="BE2"/>
+        <v>105</v>
+      </c>
+      <c r="BC2" t="s">
+        <v>106</v>
+      </c>
+      <c r="BD2" t="s">
+        <v>107</v>
+      </c>
+      <c r="BE2" t="s">
+        <v>108</v>
+      </c>
       <c r="BF2"/>
-      <c r="BG2"/>
+      <c r="BG2" t="s">
+        <v>109</v>
+      </c>
       <c r="BH2"/>
-      <c r="BI2"/>
-[...2 lines deleted...]
-      <c r="BL2"/>
+      <c r="BI2" t="s">
+        <v>110</v>
+      </c>
+      <c r="BJ2" t="s">
+        <v>111</v>
+      </c>
+      <c r="BK2" t="s">
+        <v>112</v>
+      </c>
+      <c r="BL2" t="s">
+        <v>113</v>
+      </c>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
-      <c r="BU2"/>
-      <c r="BV2"/>
+      <c r="BU2" t="s">
+        <v>114</v>
+      </c>
+      <c r="BV2" t="s">
+        <v>115</v>
+      </c>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
+    </row>
+    <row r="3" spans="1:81">
+      <c r="A3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3" t="s">
+        <v>119</v>
+      </c>
+      <c r="H3" t="s">
+        <v>120</v>
+      </c>
+      <c r="I3" t="s">
+        <v>89</v>
+      </c>
+      <c r="J3" t="s">
+        <v>121</v>
+      </c>
+      <c r="K3" t="s">
+        <v>91</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3" t="s">
+        <v>122</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q3"/>
+      <c r="R3" t="s">
+        <v>83</v>
+      </c>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3">
+        <v>70</v>
+      </c>
+      <c r="V3">
+        <v>67.0</v>
+      </c>
+      <c r="W3">
+        <v>40</v>
+      </c>
+      <c r="X3" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+      <c r="AB3"/>
+      <c r="AC3"/>
+      <c r="AD3"/>
+      <c r="AE3"/>
+      <c r="AF3"/>
+      <c r="AG3"/>
+      <c r="AH3"/>
+      <c r="AI3"/>
+      <c r="AJ3"/>
+      <c r="AK3"/>
+      <c r="AL3"/>
+      <c r="AM3" t="s">
+        <v>125</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>99</v>
+      </c>
+      <c r="AO3"/>
+      <c r="AP3" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ3"/>
+      <c r="AR3"/>
+      <c r="AS3"/>
+      <c r="AT3" t="s">
+        <v>96</v>
+      </c>
+      <c r="AU3"/>
+      <c r="AV3" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW3"/>
+      <c r="AX3"/>
+      <c r="AY3" t="s">
+        <v>104</v>
+      </c>
+      <c r="AZ3"/>
+      <c r="BA3"/>
+      <c r="BB3" t="s">
+        <v>99</v>
+      </c>
+      <c r="BC3"/>
+      <c r="BD3"/>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+    </row>
+    <row r="4" spans="1:81">
+      <c r="A4" t="s">
+        <v>127</v>
+      </c>
+      <c r="B4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C4" t="s">
+        <v>83</v>
+      </c>
+      <c r="D4" t="s">
+        <v>128</v>
+      </c>
+      <c r="E4" t="s">
+        <v>129</v>
+      </c>
+      <c r="F4" t="s">
+        <v>130</v>
+      </c>
+      <c r="G4" t="s">
+        <v>131</v>
+      </c>
+      <c r="H4" t="s">
+        <v>132</v>
+      </c>
+      <c r="I4" t="s">
+        <v>89</v>
+      </c>
+      <c r="J4" t="s">
+        <v>121</v>
+      </c>
+      <c r="K4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4" t="s">
+        <v>83</v>
+      </c>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4">
+        <v>30</v>
+      </c>
+      <c r="V4">
+        <v>51.0</v>
+      </c>
+      <c r="W4">
+        <v>25</v>
+      </c>
+      <c r="X4" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>99</v>
+      </c>
+      <c r="AO4"/>
+      <c r="AP4" t="s">
+        <v>135</v>
+      </c>
+      <c r="AQ4"/>
+      <c r="AR4" t="s">
+        <v>136</v>
+      </c>
+      <c r="AS4"/>
+      <c r="AT4" t="s">
+        <v>96</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>137</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>137</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>104</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>138</v>
+      </c>
+      <c r="BA4"/>
+      <c r="BB4" t="s">
+        <v>99</v>
+      </c>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+    </row>
+    <row r="5" spans="1:81">
+      <c r="A5" t="s">
+        <v>139</v>
+      </c>
+      <c r="B5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D5" t="s">
+        <v>117</v>
+      </c>
+      <c r="E5" t="s">
+        <v>139</v>
+      </c>
+      <c r="F5" t="s">
+        <v>140</v>
+      </c>
+      <c r="G5" t="s">
+        <v>141</v>
+      </c>
+      <c r="H5" t="s">
+        <v>120</v>
+      </c>
+      <c r="I5" t="s">
+        <v>89</v>
+      </c>
+      <c r="J5" t="s">
+        <v>121</v>
+      </c>
+      <c r="K5" t="s">
+        <v>91</v>
+      </c>
+      <c r="L5" t="s">
+        <v>92</v>
+      </c>
+      <c r="M5"/>
+      <c r="N5" t="s">
+        <v>93</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5" t="s">
+        <v>83</v>
+      </c>
+      <c r="S5" t="s">
+        <v>142</v>
+      </c>
+      <c r="T5" t="s">
+        <v>143</v>
+      </c>
+      <c r="U5">
+        <v>90</v>
+      </c>
+      <c r="V5">
+        <v>88.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5" t="s">
+        <v>144</v>
+      </c>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5" t="s">
+        <v>145</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>99</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AU5"/>
+      <c r="AV5" t="s">
+        <v>146</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>147</v>
+      </c>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5" t="s">
+        <v>99</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>